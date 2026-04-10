--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -315,391 +315,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on automatic dashboard recommendation systems</w:t>
+                <w:t xml:space="preserve">Probabilistic intrusion detection based on an optimal strong K-barrier strategy in WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Soni</w:t>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Bouali</w:t>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+                <w:t xml:space="preserve">Hisham Kholidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.67-79. </w:t>
+              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visinf.2024.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12083-024-01634-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403155v1</w:t>
+                <w:t xml:space="preserve">hal-04455870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sm-vsn-3c: a new Starlings model-based virtual sensor networks for coverage, connectivity, and data ccommunication</w:t>
+                <w:t xml:space="preserve">A survey on automatic dashboard recommendation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adda Boualem</w:t>
+                <w:t xml:space="preserve">Praveen Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+                <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Kholidy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10586-024-04554-9⟩</w:t>
+              <w:t xml:space="preserve">Visual Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visinf.2024.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664546v1</w:t>
+                <w:t xml:space="preserve">hal-04403155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic intrusion detection based on an optimal strong K-barrier strategy in WSNs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sm-vsn-3c: a new Starlings model-based virtual sensor networks for coverage, connectivity, and data ccommunication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Kholidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12083-024-01634-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10586-024-04554-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455870v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming-Based Anomaly Detection in ITS Messages</w:t>
               </w:r>
@@ -815,77 +815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy/possibility approach for area coverage in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -926,352 +926,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Paving Strategy: Application to optimize the Area Coverage Problem in Mobile Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adda Boualem</w:t>
+                <w:t xml:space="preserve">Consensual based classification as emergent decisions in a complex system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malanga Ndenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wireless Mobile Networks, Ubiquitous Computing, and Dependable Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22667/JOWUA.2022.06.30.001⟩</w:t>
+              <w:t xml:space="preserve">Jordanian Journal of Computers and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.112-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5455/jjcit.71-1638972901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726364v1</w:t>
+                <w:t xml:space="preserve">hal-03685180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area Coverage Strategy in IoT Networks Based on Redeployment, Descriptive Statistics, Correlation and Regression Parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Partial Paving Strategy: Application to optimize the Area Coverage Problem in Mobile Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-022-01235-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wireless Mobile Networks, Ubiquitous Computing, and Dependable Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22667/JOWUA.2022.06.30.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699028v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibonacci tiles strategy for optimal coverage in IoT networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Area Coverage Strategy in IoT Networks Based on Redeployment, Descriptive Statistics, Correlation and Regression Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77, pp.331-344. </w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (5), pp.343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-021-00890-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42979-022-01235-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560309v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SURVEY ON RECENT ADVANCES IN AI AND VISION-BASED METHODS FOR HELPING AND GUIDING VISUALLY IMPAIRED PEOPLE</w:t>
               </w:r>
@@ -1368,187 +1368,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensual based classification as emergent decisions in a complex system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibonacci tiles strategy for optimal coverage in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabah Mazouzi</w:t>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malanga Ndenga</w:t>
+                <w:t xml:space="preserve">Ayaida Marwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jordanian Journal of Computers and Information Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.112-125. </w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.331-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5455/jjcit.71-1638972901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12243-021-00890-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685180v1</w:t>
+                <w:t xml:space="preserve">hal-03560309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evidential Approach for Area Coverage in Mobile Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaida Marwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,51 +1647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mwangi Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1953,469 +1953,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of collaboration networks in OpenStreetMap through weighted social multigraph mining</w:t>
+                <w:t xml:space="preserve">Le vandalisme dans l’information géographique volontaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (8), pp.1651-1682. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.31-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13658816.2018.1556395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.2019.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958435v1</w:t>
+                <w:t xml:space="preserve">hal-02423771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart learning environment: Teacher’s role in assessing classroom attention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
+                <w:t xml:space="preserve">Analysis of collaboration networks in OpenStreetMap through weighted social multigraph mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Learning Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25304/rlt.v27.2072⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (8), pp.1651-1682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2018.1556395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973606v1</w:t>
+                <w:t xml:space="preserve">hal-01958435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiderweb strategy: application for area coverage with mobile sensor nodes in 3D wireless sensor network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+                <w:t xml:space="preserve">Smart learning environment: Teacher’s role in assessing classroom attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (2), pp.121-133. </w:t>
+              <w:t xml:space="preserve">Research in Learning Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSNET.2019.097808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25304/rlt.v27.2072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049984v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vandalisme dans l’information géographique volontaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+                <w:t xml:space="preserve">Spiderweb strategy: application for area coverage with mobile sensor nodes in 3D wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril De Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (1), pp.31-56. </w:t>
+              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.121-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.2019.00073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSNET.2019.097808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423771v1</w:t>
+                <w:t xml:space="preserve">hal-02049984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending F-Perceptory to model fuzzy objects with composite geometries for GIS</w:t>
               </w:r>
@@ -2518,51 +2518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche basée sur des données mixtes -mesures et estimations - pour la détection de défaillances d'un système robotisé,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,51 +2842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système collectif d'utilisation d'un grand ensemble de classifieurs sur le CLOUD pour la classification de Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,754 +2931,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Combination of Agronomical Entities in Accordance with Spatial and Quantitative Imprecision</w:t>
+                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Zayrit</w:t>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Desjardin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Varet-Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2015070101⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758910v1</w:t>
+                <w:t xml:space="preserve">halshs-01182622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de l’imperfection de l’information dans les dynamiques spatiales. Définitions, outils et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25-3, pp.437-463. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.437-463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Perret</w:t>
+                <w:t xml:space="preserve">Characterization and Combination of Agronomical Entities in Accordance with Spatial and Quantitative Imprecision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Zayrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.1 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2015070101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01182622v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système collectif et distribué pour la classification consensuelle de données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+                <w:t xml:space="preserve">An Association Rules Based Approach to Predict Semantic Land Use Evolution in the French City of Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (2), pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijdwm.2014040101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251347v1</w:t>
+                <w:t xml:space="preserve">hal-01758920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruct street network from imprecise excavation data using fuzzy Hough transforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers un système collectif et distribué pour la classification consensuelle de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Herbin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoinformatica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566569v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Association Rules Based Approach to Predict Semantic Land Use Evolution in the French City of Saint-Denis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruct street network from imprecise excavation data using fuzzy Hough transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (2), pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">Geoinformatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2), pp.253-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/ijdwm.2014040101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10707-013-0183-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758920v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un SIG archéologique et développement d’outils d’analyse prenant en compte l’imperfection de l’information. Retour des projets SIGRem et ArchéoChamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3763,51 +3763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l’imperfection des connaissances depuis la saisie des données jusqu’à la restitution 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,51 +3910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.249--266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3992,77 +3992,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anteriority index for managing fuzzy dates in archæological GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (4), pp.339-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4121,64 +4121,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de cartes et prédictivité à partir de données archéologiques traitées par SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,801 +4259,801 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Relative Fuzzy Hamming-based Similarity for Temporal Semantic Sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateur de cyclabilité à l'échelle de la voie de circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Merakchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Peralta</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MAGIS; UMR ESPACE, May 2025, Avignon, France. pp.236-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265118v1</w:t>
+                <w:t xml:space="preserve">hal-05143433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableaux de bord interactifs pour l'analyse de l'attrition à partir des motifs affectant la survie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Relative Fuzzy Hamming-based Similarity for Temporal Semantic Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Merakchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Oubelmouh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cyril Veillon</w:t>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937739v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Dashboard Generation for Analyzing Survival-Changing Patterns and Employee Attrition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Tableaux de bord interactifs pour l'analyse de l'attrition à partir des motifs affectant la survie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Oubelmouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 29th International Conference Information Visualisation (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Strasboug, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373245v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de similarité pour les séquences sémantiques de longueurs différentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Merakchi</w:t>
+                <w:t xml:space="preserve">Interactive Dashboard Generation for Analyzing Survival-Changing Patterns and Employee Attrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oubelmouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronika Peralta</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier SiDoS : similarité de données séquentielles massives @ EGC2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 29th International Conference Information Visualisation (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Darmstadt, Germany. pp.44-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV68685.2025.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349164v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COTLEA: COpula-based Transfer Learning Evolutionary Algorithm for Multi-Objective Optimization Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fodil Benali</w:t>
+                <w:t xml:space="preserve">Mesure de similarité pour les séquences sémantiques de longueurs différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Merakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hicham Elmokhtari</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '25 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier SiDoS : similarité de données séquentielles massives @ EGC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208227v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateur de cyclabilité à l'échelle de la voie de circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bres</w:t>
+                <w:t xml:space="preserve">COTLEA: COpula-based Transfer Learning Evolutionary Algorithm for Multi-Objective Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hicham Elmokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '25 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Malaga, Spain. pp.339-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3712255.3726566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143433v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Classification of Target Coverage Models in WSNs, Survey and Algorithms and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Kholidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Bengheni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,103 +5117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des motifs séquentiels affectant l'attrition des employés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Oubelmouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5238,90 +5238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de génération automatique de tableaux de bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier paul@egc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5340,6733 +5340,6724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are alternatives to backpropagation useful for training Binary Neural Networks? An experimental study in image classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthelemy Serres</w:t>
+                <w:t xml:space="preserve">A genetic algorithm for automatic dashboard generation: first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '23: 38th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3555776.3577674⟩</w:t>
+              <w:t xml:space="preserve">27 International Conference Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tampare, Finland. pp.77-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV60283.2023.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161529v1</w:t>
+                <w:t xml:space="preserve">hal-04183569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Speed Limitation on Urban Road Traffic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hacène Fouchal</w:t>
+                <w:t xml:space="preserve">Apports des alternatives à la rétropropagation dans l'apprentissage des réseaux de neurones binaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Crulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venturini Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Innovations for Community Services I4CS 2023: Innovations for Community Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France. pp.449-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428712v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Nano-Generator-Photovoltaic Cell Platform for Transforming Motion on Earth to Electrical Energy: Theoretical Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+                <w:t xml:space="preserve">Identifying Survival-Changing Sequential Patterns for Employee Attrition Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oubelmouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Electrical, Communication and Computer Engineering (ICECCE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECCE61019.2023.10442362⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 10th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA60987.2023.10302498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517283v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of cycling network evolution in OpenStreetMap through a data quality prism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are alternatives to backpropagation useful for training Binary Neural Networks? An experimental study in image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Crulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th AGILE Conference on Geographic Information Science (AGILE-GIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17605/osf.io/9kp7u⟩</w:t>
+              <w:t xml:space="preserve">SAC '23: 38th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tallinn, Estonia. pp.1171-1178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3555776.3577674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124875v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps, un challenge à prendre en considération dans l'attrition des employés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fargon</w:t>
+                <w:t xml:space="preserve">Impact of Speed Limitation on Urban Road Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatiales et Temporelles @ EGC2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Innovations for Community Services I4CS 2023: Innovations for Community Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bamberg, Germany. pp.89-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40852-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077215v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic algorithm for automatic dashboard generation: first results</w:t>
+                <w:t xml:space="preserve">A New Nano-Generator-Photovoltaic Cell Platform for Transforming Motion on Earth to Electrical Energy: Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Soni</w:t>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 International Conference Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Tampare, Finland. pp.77-82, </w:t>
+              <w:t xml:space="preserve">2023 International Conference on Electrical, Communication and Computer Engineering (ICECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IV60283.2023.00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECCE61019.2023.10442362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183569v2</w:t>
+                <w:t xml:space="preserve">hal-04517283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Survival-Changing Sequential Patterns for Employee Attrition Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Le temps, un challenge à prendre en considération dans l'attrition des employés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Oubelmouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 10th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatiales et Temporelles @ EGC2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333223v1</w:t>
+                <w:t xml:space="preserve">hal-04077215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des alternatives à la rétropropagation dans l'apprentissage des réseaux de neurones binaires</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of cycling network evolution in OpenStreetMap through a data quality prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th AGILE Conference on Geographic Information Science (AGILE-GIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, DEFT, Netherlands. pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17605/osf.io/9kp7u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344621v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An enhanced adaptive geometry evolutionary algorithm using stochastic diversity mechanism</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spécification et qualité du réseau cyclable, application à la recherche d'itinéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Traces et mobilités, INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726431v1</w:t>
+                <w:t xml:space="preserve">hal-03868781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new reference-based algorithm based on non-euclidean geometry for multi-stakeholder media planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">An enhanced adaptive geometry evolutionary algorithm using stochastic diversity mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '22: The 37th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3477314.3507320⟩</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.476-483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3512290.3528820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692704v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for automatic dashboard generation systems in the context of novice users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Praveen Soni</w:t>
+                <w:t xml:space="preserve">A new reference-based algorithm based on non-euclidean geometry for multi-stakeholder media planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e journées Business Intelligence &amp; Big Data (EDA 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '22: The 37th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual Event, United States. pp.1056-1065, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868784v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELSCP pour la détection d'anomalies dans les flux de données issues de l'agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Cormier</w:t>
+                <w:t xml:space="preserve">Challenges for automatic dashboard generation systems in the context of novice users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Mwangi Wandeto</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Blois, France. pp.495-496</w:t>
+              <w:t xml:space="preserve">18e journées Business Intelligence &amp; Big Data (EDA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. pp.111-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610042v1</w:t>
+                <w:t xml:space="preserve">hal-03868784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTCopula: Génération de données synthétiques et complexes basées sur les Copules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+                <w:t xml:space="preserve">ELSCP pour la détection d'anomalies dans les flux de données issues de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mwangi Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence francophone sur l'Extraction et la Gestion des Connaissances 2022 (EGC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, BLOIS, France. pp.347-354</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Blois, France. pp.495-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594152v1</w:t>
+                <w:t xml:space="preserve">hal-03610042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Gradient Accumulation Method for Calibration of Named Entity Recognition Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+                <w:t xml:space="preserve">MTCopula: Génération de données synthétiques et complexes basées sur les Copules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Conférence francophone sur l'Extraction et la Gestion des Connaissances 2022 (EGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, BLOIS, France. pp.347-354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792800v1</w:t>
+                <w:t xml:space="preserve">hal-03594152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification et qualité du réseau cyclable, application à la recherche d'itinéraires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Gradient Accumulation Method for Calibration of Named Entity Recognition Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Duhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Staiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Traces et mobilités, INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Padoue, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03868781v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'indicateurs de classement dans le Web des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-Deterministic Deployment based Area Coverage Optimization in Mobile WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaida Marwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2021 - 2021 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03380752v1</w:t>
+                <w:t xml:space="preserve">hal-03560110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Speed Signatures from C-ITS messages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+                <w:t xml:space="preserve">MTCopula: Synthetic Complex Data Generation Using Copula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nicosia, Cyprus. pp.51-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319245v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal Behavior Detection in Farming Stream Data</w:t>
+                <w:t xml:space="preserve">Road Speed Signatures from C-ITS messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_4⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montreal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC42927.2021.9500949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445069v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced R-NSGA-II For Multiple Brands Advertising Campaign Allocation Problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découverte d'indicateurs de classement dans le Web des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390621v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering sequences of multi-dimensional sets of semantic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Moreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual Event, South Korea. pp.384-391, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3412841.3441920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Generalisation of the Hamming Distance for Temporal Sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Abnormal Behavior Detection in Farming Stream Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ45933.2021.9494445⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual conference, France. pp.44-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319236v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTCopula: Synthetic Complex Data Generation Using Copula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">An Enhanced R-NSGA-II For Multiple Brands Advertising Campaign Allocation Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual, Greece. pp.1306-1310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188317v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Deterministic Deployment based Area Coverage Optimization in Mobile WSN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayaida Marwane</w:t>
+                <w:t xml:space="preserve">A Fuzzy Generalisation of the Hamming Distance for Temporal Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2021 - 2021 IEEE Global Communications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ45933.2021.9494445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560110v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory User Linking in C-ITS Data Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+                <w:t xml:space="preserve">Hybrid Model Approach for Wireless Sensor Networks Coverage Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Taipei, Taiwan. pp.1-6, </w:t>
+              <w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communication (WINCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9322253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261615v1</w:t>
+                <w:t xml:space="preserve">hal-03018960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining association rules in asymmetric data for territorial evolution modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Gharbi</w:t>
+                <w:t xml:space="preserve">Anomaly Detection on Roads Using C-ITS Messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Boutahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 35th ACM/SIGAPP Symposium on Applied Computing (SAC '20)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3341105.3374120⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Communication Technologies for Vehicles (Nets4Cars/Nets4Trains/Nets4Aircraft)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bordeaux, France. pp.25-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66030-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527159v1</w:t>
+                <w:t xml:space="preserve">hal-03114393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence maximization through user interaction modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Oriedi</w:t>
+                <w:t xml:space="preserve">Trajectory User Linking in C-ITS Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/SIGAPP 35th Symposium on Applied Computing (SAC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3341105.3374080⟩</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Taipei, Taiwan. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9322253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527161v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacle Detection based on Cooperative-Intelligent Transport System Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+                <w:t xml:space="preserve">Mining association rules in asymmetric data for territorial evolution modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219629⟩</w:t>
+              <w:t xml:space="preserve">The 35th ACM/SIGAPP Symposium on Applied Computing (SAC '20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.632-634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3341105.3374120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039792v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ITS data completion to improve unsupervised driving profile detection</w:t>
+                <w:t xml:space="preserve">Influence maximization through user interaction modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Leblanc</w:t>
+                <w:t xml:space="preserve">David Oriedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secil Ercan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Henry Nyongesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91st IEEE Vehicular Technology Conference (VTC2020-Spring)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium. </w:t>
+              <w:t xml:space="preserve">ACM/SIGAPP 35th Symposium on Applied Computing (SAC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Mar 2020, Brno (virtuel), Czech Republic. pp.1888-1890, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9128731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3341105.3374080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885746v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection on Roads Using C-ITS Messages</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Obstacle Detection based on Cooperative-Intelligent Transport System Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Communication Technologies for Vehicles (Nets4Cars/Nets4Trains/Nets4Aircraft)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-66030-7_3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114393v1</w:t>
+                <w:t xml:space="preserve">hal-03039792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Model Approach for Wireless Sensor Networks Coverage Improvement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+                <w:t xml:space="preserve">C-ITS data completion to improve unsupervised driving profile detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secil Ercan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril De Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communication (WINCOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Reims, France. </w:t>
+              <w:t xml:space="preserve">91st IEEE Vehicular Technology Conference (VTC2020-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9128731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018960v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantify the Variability of Time Series of Imprecise Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
+                <w:t xml:space="preserve">A new fuzzy/evidential approach to address the area coverage problem in mobile wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mercelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Flexible Query Answering Systems (FQAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27629-4_20⟩</w:t>
+              <w:t xml:space="preserve">ACM/SIGAPP Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Limassol, France. pp.2430-2433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3297280.3297635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293136v1</w:t>
+                <w:t xml:space="preserve">hal-02117113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Imprecise Data Income-Flow Variability on Harvest Stability: A Quantile-Based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Quantify the Variability of Time Series of Imprecise Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mercelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Linz, Austria. pp.248-257, </w:t>
+              <w:t xml:space="preserve">International Conference on Flexible Query Answering Systems (FQAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Amantea, Italy. pp.203-214, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27615-7_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27629-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268340v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain-Based Platform for Smart Learning Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
+                <w:t xml:space="preserve">Effect of Imprecise Data Income-Flow Variability on Harvest Stability: A Quantile-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sami Faiz</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Business Information Systems (BIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Seville, Spain. pp.487-499, </w:t>
+              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Linz, Austria. pp.248-257, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20485-3_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27615-7_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163940v1</w:t>
+                <w:t xml:space="preserve">hal-02268340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver Profile Detection Using Points of Interest Neighbourhood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hacène Fouchal</w:t>
+                <w:t xml:space="preserve">Blockchain-Based Platform for Smart Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC2019-Fall)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Honolulu, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve">International Conference on Business Information Systems (BIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Seville, Spain. pp.487-499, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20485-3_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367457v1</w:t>
+                <w:t xml:space="preserve">hal-02163940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Dijkstra Front-Back Algorithm for Data Routing-Scheduling via Efficient-Energy Area Coverage in wireless Sensor Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youcef Dahmani</w:t>
+                <w:t xml:space="preserve">Driver Profile Detection Using Points of Interest Neighbourhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766593⟩</w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC2019-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Honolulu, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268362v1</w:t>
+                <w:t xml:space="preserve">hal-02367457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Driving Profile Detection Using Cooperative Vehicles’ Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hacène Fouchal</w:t>
+                <w:t xml:space="preserve">A New Dijkstra Front-Back Algorithm for Data Routing-Scheduling via Efficient-Energy Area Coverage in wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Secil Ercan</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Technologies for Vehicles - International Workshop Nets4Cars/Nets4Trains/Nets4Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-25529-9_3⟩</w:t>
+              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tangier, Morocco. pp.1971-1976, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192783v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMS Explore : un outil de visualisation interactive pour l'analyse qualité de flux données temporelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
+                <w:t xml:space="preserve">Unsupervised Driving Profile Detection Using Cooperative Vehicles’ Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mercelot</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secil Ercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication Technologies for Vehicles - International Workshop Nets4Cars/Nets4Trains/Nets4Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Colmar, France. pp.27-37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-25529-9_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050016v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fuzzy/evidential approach to address the area coverage problem in mobile wireless sensor networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+                <w:t xml:space="preserve">MMS Explore : un outil de visualisation interactive pour l'analyse qualité de flux données temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/SIGAPP Symposium on Applied Computing (SAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Metz, France. pp.445-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3297280.3297635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02117113v1</w:t>
+                <w:t xml:space="preserve">hal-02050016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area Coverage Optimization in Wireless Sensor Network by Semi-random Deployment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
+                <w:t xml:space="preserve">Analyse du comportement des contributeurs dans l'Information Géographique Volontaire via la construction de réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sensor Networks (SENSORNETS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatio-Temporelles (GAST@EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.45-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758906v1</w:t>
+                <w:t xml:space="preserve">hal-01924268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Analysing Cooperative Intelligent Transport System Security Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hacène Fouchal</w:t>
+                <w:t xml:space="preserve">Vers une nouvelle interface visuelle dédiée à l'analyse des récoltes multisources de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Aït-Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Secil Ercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Networking (MLN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Visualisation d'informations, interaction et fouille de données (VIF@EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134209v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vandalisme dans l'information géographique volontaire : apprendre pour mieux détecter ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+                <w:t xml:space="preserve">A Blockchain Based Decentralized Platform for Ubiquitous Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril De Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone Spatial Analysis and GEOmatics (SAGEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mumbai, India. pp.90-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2018.00028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924261v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blockchain Based Decentralized Platform for Ubiquitous Learning Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
+                <w:t xml:space="preserve">Area Coverage Optimization in Wireless Sensor Network by Semi-random Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Mumbai, India. pp.90-92, </w:t>
+              <w:t xml:space="preserve">International Conference on Sensor Networks (SENSORNETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Funchal, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2018.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006581900850090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923275v1</w:t>
+                <w:t xml:space="preserve">hal-01758906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Vandalism Detection in OpenStreetMap Through a Data Driven Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+                <w:t xml:space="preserve">Towards Analysing Cooperative Intelligent Transport System Security Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secil Ercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geographic Information Science (GIScience)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Melbourne, Australia. pp.61:1-61:7, </w:t>
+              <w:t xml:space="preserve">Machine Learning for Networking (MLN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.23-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.GIScience.2018.61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-19945-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856185v1</w:t>
+                <w:t xml:space="preserve">hal-02134209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-sensor Visualization Tool for Harvested Web Information: Insights on Data Quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Bodénès</w:t>
+                <w:t xml:space="preserve">Le vandalisme dans l'information géographique volontaire : apprendre pour mieux détecter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Information Visualisation (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence internationale francophone Spatial Analysis and GEOmatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France. pp.61-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954781v1</w:t>
+                <w:t xml:space="preserve">hal-01924261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blockchain base Decentralized Platform for Ubiquitous Learning Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
+                <w:t xml:space="preserve">Towards Vandalism Detection in OpenStreetMap Through a Data Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies - ICALT2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Geographic Information Science (GIScience)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Melbourne, Australia. pp.61:1-61:7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.GIScience.2018.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255861v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement des contributeurs dans l'Information Géographique Volontaire via la construction de réseaux sociaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+                <w:t xml:space="preserve">A Multi-sensor Visualization Tool for Harvested Web Information: Insights on Data Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatio-Temporelles (GAST@EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference Information Visualisation (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salerno, Italy. pp.110-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iV.2018.00029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924268v1</w:t>
+                <w:t xml:space="preserve">hal-01954781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle interface visuelle dédiée à l'analyse des récoltes multisources de données</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Aït-Younes</w:t>
+                <w:t xml:space="preserve">A Blockchain base Decentralized Platform for Ubiquitous Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualisation d'informations, interaction et fouille de données (VIF@EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies - ICALT2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bombay, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924255v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'attributs pour la classification d'objets 3D</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Castanié</w:t>
+                <w:t xml:space="preserve">Towards a New Ubiquitous Learning Environment Based on Blockchain Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril De Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Timisoara, Romania. pp.101-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2017.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627024v1</w:t>
+                <w:t xml:space="preserve">hal-01924281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de validation syntaxique et sémantique pour un stockage cohérent de données géo-spatiales imprécises dans les systèmes NoSQL document</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Besma Khalfi</w:t>
+                <w:t xml:space="preserve">Building Social Networks in Volunteered Geographic Information Communities: What Contributor Behaviours Reveal About Crowdsourced Data Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akdag Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et Analyse de données Spatiales et Temporelles (GAST@EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Spatial Information Theory (COSIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'Aquila, Italy. pp.125-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63946-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117095v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloriage de données multidimensionnelles dans des visualisations guidées par les données à base de profils couleurs extraits d'une base d'images couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Oumar Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visualisation d’informations, Interaction, et Fouille de données (VIF@EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Grenoble, France. pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Social Networks in Volunteered Geographic Information Communities: What Contributor Behaviours Reveal About Crowdsourced Data Quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+                <w:t xml:space="preserve">Modèles de validation syntaxique et sémantique pour un stockage cohérent de données géo-spatiales imprécises dans les systèmes NoSQL document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akdag Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spatial Information Theory (COSIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion et Analyse de données Spatiales et Temporelles (GAST@EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117099v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage de grands volumes de données géospatiales floues dans les bases de données NoSQL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection d'attributs pour la classification d'objets 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Khalfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. de Runz</w:t>
+                <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2017 - RENCONTRES FRANCOPHONES SUR LA LOGIQUE FLOUE ET SES APPLICATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">26èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117097v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et génération de bases de données géographiques imprécises pour les systèmes relationnels - Extension de F-Perceptory et dérivation automatique de modèles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+                <w:t xml:space="preserve">Stockage de grands volumes de données géospatiales floues dans les bases de données NoSQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Faïz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+                <w:t xml:space="preserve">C. de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France. pp.229--244</w:t>
+              <w:t xml:space="preserve">LFA 2017 - RENCONTRES FRANCOPHONES SUR LA LOGIQUE FLOUE ET SES APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117466v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic sleep-scheduling via probabilistic interference K-Barrier coverage with truth-table technique in sensor network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youcef Dahmani</w:t>
+                <w:t xml:space="preserve">Modélisation et génération de bases de données géographiques imprécises pour les systèmes relationnels - Extension de F-Perceptory et dérivation automatique de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faïz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematics and Information Technology (ICMIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France. pp.229--244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758903v1</w:t>
+                <w:t xml:space="preserve">hal-02117466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a New Ubiquitous Learning Environment Based on Blockchain Technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
+                <w:t xml:space="preserve">Energetic sleep-scheduling via probabilistic interference K-Barrier coverage with truth-table technique in sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Timisoara, Romania. pp.101-102, </w:t>
+              <w:t xml:space="preserve">International Conference on Mathematics and Information Technology (ICMIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Adrar, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2017.37⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MATHIT.2017.8259726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924281v1</w:t>
+                <w:t xml:space="preserve">hal-01758903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Modèle à Base de Règles d’Associations Spatio-temporelles pour la Prédiction de l’évolution Territoriale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Gharbi</w:t>
+                <w:t xml:space="preserve">F-Perceptory : Un environnement pour la modélisation de bases de données geographiques gérant l’imprécision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier - EXtraction de Connaissances à partir de donnéEs Spatialisées (EXCES), SAGEO2016</w:t>
+              <w:t xml:space="preserve">Atelier - Démonstrations, SAGEO2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247481v1</w:t>
+                <w:t xml:space="preserve">hal-03249899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche basée sur des données mixtes – mesures et estimations – pour la détection de défaillances d’un système robotisé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+                <w:t xml:space="preserve">Un Modèle à Base de Règles d’Associations Spatio-temporelles pour la Prédiction de l’évolution Territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Reims, France. pp.183-194</w:t>
+              <w:t xml:space="preserve">Atelier - EXtraction de Connaissances à partir de donnéEs Spatialisées (EXCES), SAGEO2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297110v1</w:t>
+                <w:t xml:space="preserve">hal-03247481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Association Rules as a Predictive Tool for Geospatial Areas Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Gharbi</w:t>
+                <w:t xml:space="preserve">Une approche basée sur des données mixtes – mesures et estimations – pour la détection de défaillances d’un système robotisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Reims, France. pp.183-194</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340761v1</w:t>
+                <w:t xml:space="preserve">hal-03297110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Association Rules as a Predictive Tool for Geospatial Areas Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12092,97 +12083,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.201-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005914202010206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246403v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAFFIET : un système d'extraction de règles d'associations spatiales et fonctionnelles dans les séries de données géographiques</w:t>
+                <w:t xml:space="preserve">Towards Association Rules as a Predictive Tool for Geospatial Areas Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
@@ -12200,181 +12200,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246414v1</w:t>
+                <w:t xml:space="preserve">hal-03246403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-Perceptory : Un environnement pour la modélisation de bases de données geographiques gérant l’imprécision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Besma Khalfi</w:t>
+                <w:t xml:space="preserve">SAFFIET : un système d'extraction de règles d'associations spatiales et fonctionnelles dans les séries de données géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier - Démonstrations, SAGEO2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">EGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249899v1</w:t>
+                <w:t xml:space="preserve">hal-03246414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation conceptuelle d’objets géographiques imprécis et multiples : une approche basée F-Perceptory</w:t>
               </w:r>
@@ -12462,472 +12462,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVEMENT OF THE F-PERCEPTORY APPROACH THROUGH MANAGEMENT OF FUZZY COMPLEX GEOGRAPHIC OBJECTS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Akdag</w:t>
+                <w:t xml:space="preserve">Une approche à base de règles d’association pour la prédiction des évolutions de fonction de l’occupation du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Geospatial Week 2015 - ISSDQ</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème édition des journées « Big Data Mining and Visualization » Focus sur les Humanités Numériques dans le Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758914v1</w:t>
+                <w:t xml:space="preserve">hal-03247549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche à base de règles d’association pour la prédiction des évolutions de fonction de l’occupation du sol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+                <w:t xml:space="preserve">IMPROVEMENT OF THE F-PERCEPTORY APPROACH THROUGH MANAGEMENT OF FUZZY COMPLEX GEOGRAPHIC OBJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème édition des journées « Big Data Mining and Visualization » Focus sur les Humanités Numériques dans le Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Geospatial Week 2015 - ISSDQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.235 - 241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W5-235-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247549v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système collectif d'utilisation massive de classifieurs pour les Big Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Utilisation massive de classifieurs supervisés pour les Big Data sur le Cloud : une approche combinant MapReduce et SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème rencontre de la société francophone de classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Journées Big Data Mining &amp; Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250703v1</w:t>
+                <w:t xml:space="preserve">hal-03250706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation massive de classifieurs supervisés pour les Big Data sur le Cloud : une approche combinant MapReduce et SMA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Système collectif d'utilisation massive de classifieurs pour les Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Big Data Mining &amp; Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">XXIème rencontre de la société francophone de classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250706v1</w:t>
+                <w:t xml:space="preserve">hal-03250703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation massive de classifieurs supervisés pour les Big Data sur le Cloud : une approche combinant MapReduce et SMA,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13076,896 +13076,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through a Fuzzy Spatiotemporal Information System for Handling Excavation Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised Visual Data Mining Using Self-organizing Maps and a Data-driven Color Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pargny</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Agile International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Avignon, France. pp.179-196, </w:t>
+              <w:t xml:space="preserve">2012 16th International Conference on Information Visualisation (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France. pp.241-245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IV.2012.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911483v1</w:t>
+                <w:t xml:space="preserve">hal-03911479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la construction d'un observatoire des pratiques agricoles~: gestion et propagation de l'imprécision des données agronomiques</w:t>
+                <w:t xml:space="preserve">Through a Fuzzy Spatiotemporal Information System for Handling Excavation Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pargny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Agile International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Avignon, France. pp.179-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686105v1</w:t>
+                <w:t xml:space="preserve">hal-03911483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Visual Data Mining Using Self-organizing Maps and a Data-driven Color Mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers la construction d'un observatoire des pratiques agricoles~: gestion et propagation de l'imprécision des données agronomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Zayrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Herbin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 16th International Conference on Information Visualisation (IV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.537--542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IV.2012.48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03911479v1</w:t>
+                <w:t xml:space="preserve">hal-00686105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of spatial imprecision in imprecise quantitative data in agronomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Desjardin</w:t>
+                <w:t xml:space="preserve">Handling imperfect spatiotemporal information from the conceptual modeling to database structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaceur Zaghdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Spatial Data Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Coimbra, Portugal, France. pp.145--150</w:t>
+              <w:t xml:space="preserve">, 2011, Coimbra, Portugal, France. pp.165--170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632622v1</w:t>
+                <w:t xml:space="preserve">hal-00632620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentativité et graphe de représentants~: une approche inspirée de la théorie du choix social pour la fouille de données relationnelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration de données temporelles floues~: application en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, Conférence Extraction et Gestion des Connaissances 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France. pp.73--83</w:t>
+              <w:t xml:space="preserve">Atelier Représentation et Raisonnement sur le Temps et l'Espace, Plateforme AFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chambéry, France, France. pp.26-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079663v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentativité et graphe de représentants : une approche inspirée de la théorie du choix social pour la fouille de données relationnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+                <w:t xml:space="preserve">Propagation of spatial imprecision in imprecise quantitative data in agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Zayrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, Conférence Extraction et Gestion des Connaissances 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.73--83</w:t>
+              <w:t xml:space="preserve">International Symposium on Spatial Data Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Coimbra, Portugal, France. pp.145--150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584811v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de données temporelles floues~: application en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentativité et graphe de représentants~: une approche inspirée de la théorie du choix social pour la fouille de données relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Desjardin</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Représentation et Raisonnement sur le Temps et l'Espace, Plateforme AFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Chambéry, France, France. pp.26-35</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, Conférence Extraction et Gestion des Connaissances 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France. pp.73--83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669222v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling imperfect spatiotemporal information from the conceptual modeling to database structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Zoghlami</w:t>
+                <w:t xml:space="preserve">Représentativité et graphe de représentants : une approche inspirée de la théorie du choix social pour la fouille de données relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Spatial Data Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Coimbra, Portugal, France. pp.165--170</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, Conférence Extraction et Gestion des Connaissances 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.73--83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632620v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualisation de données spatiotemporelles imprécises : application en archéologie</w:t>
               </w:r>
@@ -14230,191 +14230,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration temporelle de données archéologiques imprécises : graphe d'antériorité</w:t>
+                <w:t xml:space="preserve">TEMPORAL MINING IN IMPRECISE ARCHÆOLOGICAL KNOWLEDGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Desjardin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de données complexes, conférence Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.23--34</w:t>
+              <w:t xml:space="preserve">International Conference on Fuzzy Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Funchal - Madeira, France. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584806v1</w:t>
+                <w:t xml:space="preserve">hal-02117642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEMPORAL MINING IN IMPRECISE ARCHÆOLOGICAL KNOWLEDGE</w:t>
+                <w:t xml:space="preserve">Exploration temporelle de données archéologiques imprécises : graphe d'antériorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Desjardin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fuzzy Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Funchal - Madeira, France. pp.47-52</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de données complexes, conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.23--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117642v1</w:t>
+                <w:t xml:space="preserve">hal-00584806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux données complexes en analyse de fouilles archéologiques</w:t>
               </w:r>
@@ -14534,51 +14534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier " Fouille de données complexes " conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Sophia-antipolis, France. pp.95--103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14642,51 +14642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lens, France. pp.134--141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14705,722 +14705,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fuzzy logic to manage uncertain multi-modal data in an archaeological GIS</w:t>
+                <w:t xml:space="preserve">Le vecteur de meilleur rang moyen : une statistique pour l'analyse de données multidimensionnelles - Application au filtrage d'images couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hussenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriu Vrabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Spatial Data Quality - ISSDQ’07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Troyes, France. pp.97--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629420v1</w:t>
+                <w:t xml:space="preserve">hal-00584799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of multi-modal data using the Fuzzy Hough Transform: Application to archaeological simulation</w:t>
+                <w:t xml:space="preserve">Le vecteur de meilleur rang moyen~: une statistique pour l'analyse de données multidimensionnelles - Application au filtrage d'images couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hussenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriu Vrabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE International Conference on Research Challenges in Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Maroc, Ouarzazate, France. pp.351--356</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France, Troyes, Unknown Region. pp.97--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560709v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vecteur de meilleur rang moyen : une statistique pour l'analyse de données multidimensionnelles - Application au filtrage d'images couleurs</w:t>
+                <w:t xml:space="preserve">Using fuzzy logic to manage uncertain multi-modal data in an archaeological GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Troyes, France. pp.97--100</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Spatial Data Quality - ISSDQ’07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584799v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vecteur de meilleur rang moyen~: une statistique pour l'analyse de données multidimensionnelles - Application au filtrage d'images couleurs</w:t>
+                <w:t xml:space="preserve">Management of multi-modal data using the Fuzzy Hough Transform: Application to archaeological simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France, Troyes, Unknown Region. pp.97--100</w:t>
+              <w:t xml:space="preserve">First IEEE International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Maroc, Ouarzazate, France. pp.351--356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079667v1</w:t>
+                <w:t xml:space="preserve">hal-00560709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Method for the Comparison of two fuzzy numbers extending Fuzzy Max Order</w:t>
+                <w:t xml:space="preserve">Aide à la décision en archéologique préventive : Les rues de la Cité des Rèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pargny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Managment of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. pp.127--133</w:t>
+              <w:t xml:space="preserve">Conférence Francophone ESRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560708v1</w:t>
+                <w:t xml:space="preserve">hal-00584790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision en archéologique préventive : Les rues de la Cité des Rèmes</w:t>
+                <w:t xml:space="preserve">A new Method for the Comparison of two fuzzy numbers extending Fuzzy Max Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone ESRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Information Processing and Managment of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.127--133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584790v1</w:t>
+                <w:t xml:space="preserve">hal-00560708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15438,77 +15438,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Similarity Measure for Temporal Semantic Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Merakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15648,191 +15648,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GISSAR : de la saisie de fouilles à l'analyse spatiotemporelle en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatialisation qualifiée des pratiques et données agricoles pour l'étude des risques de contamination de ressources en eau du bassin de la Vesle. Revue des problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.Actes sur CD, 2009</w:t>
+              <w:t xml:space="preserve">, 2009, Paris, France, France. pp.Actes sur CD, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584805v1</w:t>
+                <w:t xml:space="preserve">hal-00584808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation qualifiée des pratiques et données agricoles pour l'étude des risques de contamination de ressources en eau du bassin de la Vesle. Revue des problématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GISSAR : de la saisie de fouilles à l'analyse spatiotemporelle en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Paris, France, France. pp.Actes sur CD, 2009</w:t>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.Actes sur CD, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584808v1</w:t>
+                <w:t xml:space="preserve">hal-00584805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16081,243 +16081,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des diagrammes d'objets géographiques imparfaits</w:t>
+                <w:t xml:space="preserve">Representing Diagrams of Imperfect Geographic Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. de Runz</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'imperfection des données géographiques 1 : bases théoriques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographic Data Imperfection 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, pp.105-112, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608809v1</w:t>
+                <w:t xml:space="preserve">hal-02381576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Diagrams of Imperfect Geographic Objects</w:t>
+                <w:t xml:space="preserve">Représentation des diagrammes d'objets géographiques imparfaits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographic Data Imperfection 1</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'imperfection des données géographiques 1 : bases théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.117-126, 2019, 978-1-78405-624-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02381576v1</w:t>
+                <w:t xml:space="preserve">hal-02608809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfection of Geographic Information: Concepts and Terminologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16381,51 +16381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts et terminologies de l’imperfection de l’information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16480,51 +16480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fault Detection Approach for Robotic Systems Combining the Data Obtained from Sensor Measurements and Linear Observer-Based Estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16803,51 +16803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fault detection approach for robotic systems combining the data obtained from sensor measurements and linear observer-based estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17291,90 +17291,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternarization of Vision Language Models for use on edge devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17386,285 +17386,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-shot target-driven instance detection based on open-vocabulary object detection models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">An experimental comparative study of backpropagation and alternatives for training binary neural networks for image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849767v1</w:t>
+                <w:t xml:space="preserve">hal-04678131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental comparative study of backpropagation and alternatives for training binary neural networks for image classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Few-shot target-driven instance detection based on open-vocabulary object detection models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678131v1</w:t>
+                <w:t xml:space="preserve">hal-04849767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining pre-trained Vision Transformers and CIDER for Out Of Domain Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégor Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17708,90 +17708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for Mining, Discovering and Analyzing Semantic Human Mobility Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17854,90 +17854,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of Social Influence: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Oriedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CReSTIC, Université de Reims. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18094,90 +18094,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Dashboard Recommendation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:6e1e792f1e4b583a5cec24a17769d7e64e906276;origin=https://hal.archives-ouvertes.fr/hal-04849962;visit=swh:1:snp:c3797020a99908ba75a6f834090142b222fa5158;anchor=swh:1:rel:3f01ad974de60ae37033aaec56258da13693ea4a;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18807,51 +18807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:254552147cyril.derunz@univ-tours.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lip6.fr/actualite/personnes-fiche.php?ident=P1155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Guilcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Peralta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu Raimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2025.30.379" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Soni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2024.01.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Boualem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Kholidy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04554-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-024-01634-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Chebet Moso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mwangi Wandeto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13127313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-023-08406-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.06.30.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01235-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaida Marwane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00890-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malanga Ndenga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jjcit.71-1638972901" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Dahmani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJFSA.2021070103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11111083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khalfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Faiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2725904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril De Runz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090504" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1556395" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawia Bdiwi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali-Cherif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25304/rlt.v27.2072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2019.097808" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12290" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Taleb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Seddiki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zoghlami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTMIS.2016.076761" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gharbi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zayrit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2015070101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.437-463" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03251347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-013-0183-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2014040101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0408-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5C33Q2X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merakchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152160" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oubelmouh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fargon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Veillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV68685.2025.00020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349164v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Benali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elmokhtari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726566" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bengheni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Taibi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3299-9_21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510218v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crulis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Serres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577674" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428712v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wandeto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40852-6_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE61019.2023.10442362" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124875v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/osf.io/9kp7u" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077215v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04183569v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV60283.2023.00023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302498" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528820" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692704v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507320" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594152v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Jouet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duhart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892324" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500949" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00206" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188317v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685760" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9322253" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374120" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oriedi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374080" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leblanc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219629" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Ercan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128731" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114393v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Boutahala" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66030-7_3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018960v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272504" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293136v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ben Othmane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercelot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27629-4_20" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27615-7_19" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20485-3_38" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367457v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891118" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Maatoug" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766593" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192783v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25529-9_3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050016v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117113v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297635" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006581900850090" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134209v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19945-6_2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923275v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.61" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954781v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2018.00029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03255861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924268v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924255v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t-Younes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01627024v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castani&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117095v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdag Herman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Oumar Adam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117099v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63946-8_25" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Khalfi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Runz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117466v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fa&#239;z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MATHIT.2017.8259726" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.37" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247481v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297110v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340761v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005914202010206" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03249899v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03249920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758914v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalfi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faiz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akdag" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-235-2015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247549v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250703v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250706v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03251342v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004256305140518" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911483v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_10" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686105v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2012.48" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632622v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079663v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584811v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaceur Zaghdoud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669221v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584797v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584806v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117642v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584794v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560709v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079667v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560708v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584790v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349031v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375525v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584805v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584808v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463470v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351243858-10" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608809v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381576v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117081v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247643v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907628v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch172" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584814v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_13" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X56VRX22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163536v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849767v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678131v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678125v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Laborde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128157v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008REIMS012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6e1e792f1e4b583a5cec24a17769d7e64e906276;origin=https://hal.archives-ouvertes.fr/hal-04849962;visit=swh:1:snp:c3797020a99908ba75a6f834090142b222fa5158;anchor=swh:1:rel:3f01ad974de60ae37033aaec56258da13693ea4a;path=/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145996v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00056" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563690v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563678v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:254552147cyril.derunz@univ-tours.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lip6.fr/actualite/personnes-fiche.php?ident=P1155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Guilcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Peralta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu Raimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2025.30.379" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455870v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Boualem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Kholidy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-024-01634-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Soni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2024.01.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04554-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Chebet Moso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mwangi Wandeto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13127313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-023-08406-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malanga Ndenga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jjcit.71-1638972901" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.06.30.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01235-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaida Marwane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00890-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Dahmani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJFSA.2021070103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11111083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khalfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Faiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2725904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril De Runz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090504" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00073" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1556395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawia Bdiwi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali-Cherif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25304/rlt.v27.2072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2019.097808" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12290" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Taleb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Seddiki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zoghlami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTMIS.2016.076761" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gharbi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.437-463" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zayrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2015070101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2014040101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03251347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-013-0183-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0408-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5C33Q2X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265118v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merakchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152160" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oubelmouh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fargon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Veillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV68685.2025.00020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349164v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Benali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elmokhtari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726566" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bengheni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Taibi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3299-9_21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510218v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04183569v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV60283.2023.00023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crulis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302498" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Serres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577674" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428712v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wandeto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40852-6_5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE61019.2023.10442362" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/osf.io/9kp7u" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868781v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726431v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528820" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507320" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594152v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Jouet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duhart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892324" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685760" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500949" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445069v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00206" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272504" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114393v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Boutahala" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leblanc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66030-7_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9322253" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374120" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oriedi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374080" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219629" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885746v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Ercan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128731" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297635" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ben Othmane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercelot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27629-4_20" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27615-7_19" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163940v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20485-3_38" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367457v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891118" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268362v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Maatoug" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766593" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192783v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25529-9_3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050016v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924268v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t-Younes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923275v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006581900850090" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134209v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19945-6_2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924261v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856185v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.61" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2018.00029" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03255861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924281v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.37" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63946-8_25" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117093v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Oumar Adam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117095v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdag Herman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01627024v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castani&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117097v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Khalfi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Runz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117466v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fa&#239;z" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758903v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MATHIT.2017.8259726" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03249899v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297110v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340761v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005914202010206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246403v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03249920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247549v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalfi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akdag" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-235-2015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250706v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250703v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03251342v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004256305140518" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911479v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2012.48" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911483v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_10" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686105v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632620v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaceur Zaghdoud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632622v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079663v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669221v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584797v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584806v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584794v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079667v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560709v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560708v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349031v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375525v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584808v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584805v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463470v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351243858-10" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608809v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117081v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247643v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907628v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch172" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584814v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_13" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X56VRX22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163536v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678131v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849767v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678125v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Laborde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128157v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008REIMS012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6e1e792f1e4b583a5cec24a17769d7e64e906276;origin=https://hal.archives-ouvertes.fr/hal-04849962;visit=swh:1:snp:c3797020a99908ba75a6f834090142b222fa5158;anchor=swh:1:rel:3f01ad974de60ae37033aaec56258da13693ea4a;path=/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145996v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00056" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563690v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563678v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>