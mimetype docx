--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -315,391 +315,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic intrusion detection based on an optimal strong K-barrier strategy in WSNs</w:t>
+                <w:t xml:space="preserve">A survey on automatic dashboard recommendation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adda Boualem</w:t>
+                <w:t xml:space="preserve">Praveen Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+                <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Kholidy</w:t>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Visual Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.67-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12083-024-01634-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.visinf.2024.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455870v1</w:t>
+                <w:t xml:space="preserve">hal-04403155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey on automatic dashboard recommendation systems</w:t>
+                <w:t xml:space="preserve">Sm-vsn-3c: a new Starlings model-based virtual sensor networks for coverage, connectivity, and data ccommunication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Soni</w:t>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+                <w:t xml:space="preserve">Hisham Kholidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visinf.2024.01.002⟩</w:t>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10586-024-04554-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04403155v1</w:t>
+                <w:t xml:space="preserve">hal-04664546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sm-vsn-3c: a new Starlings model-based virtual sensor networks for coverage, connectivity, and data ccommunication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Probabilistic intrusion detection based on an optimal strong K-barrier strategy in WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Kholidy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Sedjelmaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
+              <w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10586-024-04554-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12083-024-01634-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664546v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming-Based Anomaly Detection in ITS Messages</w:t>
               </w:r>
@@ -815,77 +815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy/possibility approach for area coverage in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -926,629 +926,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensual based classification as emergent decisions in a complex system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malanga Ndenga</w:t>
+                <w:t xml:space="preserve">Partial Paving Strategy: Application to optimize the Area Coverage Problem in Mobile Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jordanian Journal of Computers and Information Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5455/jjcit.71-1638972901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wireless Mobile Networks, Ubiquitous Computing, and Dependable Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22667/JOWUA.2022.06.30.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685180v1</w:t>
+                <w:t xml:space="preserve">hal-03726364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Paving Strategy: Application to optimize the Area Coverage Problem in Mobile Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Area Coverage Strategy in IoT Networks Based on Redeployment, Descriptive Statistics, Correlation and Regression Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wireless Mobile Networks, Ubiquitous Computing, and Dependable Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22667/JOWUA.2022.06.30.001⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (5), pp.343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-022-01235-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726364v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area Coverage Strategy in IoT Networks Based on Redeployment, Descriptive Statistics, Correlation and Regression Parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adda Boualem</w:t>
+                <w:t xml:space="preserve">A SURVEY ON RECENT ADVANCES IN AI AND VISION-BASED METHODS FOR HELPING AND GUIDING VISUALLY IMPAIRED PEOPLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Walle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venturini Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-022-01235-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12052308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699028v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SURVEY ON RECENT ADVANCES IN AI AND VISION-BASED METHODS FOR HELPING AND GUIDING VISUALLY IMPAIRED PEOPLE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Walle</w:t>
+                <w:t xml:space="preserve">Fibonacci tiles strategy for optimal coverage in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Serres</w:t>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venturini Gilles</w:t>
+                <w:t xml:space="preserve">Ayaida Marwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.2308. </w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.331-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12052308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12243-021-00890-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610027v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibonacci tiles strategy for optimal coverage in IoT networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consensual based classification as emergent decisions in a complex system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+                <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayaida Marwane</w:t>
+                <w:t xml:space="preserve">Malanga Ndenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77, pp.331-344. </w:t>
+              <w:t xml:space="preserve">Jordanian Journal of Computers and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.112-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-021-00890-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5455/jjcit.71-1638972901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560309v1</w:t>
+                <w:t xml:space="preserve">hal-03685180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evidential Approach for Area Coverage in Mobile Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaida Marwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,51 +1647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mwangi Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1953,469 +1953,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vandalisme dans l’information géographique volontaire</w:t>
+                <w:t xml:space="preserve">Analysis of collaboration networks in OpenStreetMap through weighted social multigraph mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Touya</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (1), pp.31-56. </w:t>
+              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (8), pp.1651-1682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.2019.00073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13658816.2018.1556395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423771v1</w:t>
+                <w:t xml:space="preserve">hal-01958435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of collaboration networks in OpenStreetMap through weighted social multigraph mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+                <w:t xml:space="preserve">Smart learning environment: Teacher’s role in assessing classroom attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geographical Information Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13658816.2018.1556395⟩</w:t>
+              <w:t xml:space="preserve">Research in Learning Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25304/rlt.v27.2072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01958435v1</w:t>
+                <w:t xml:space="preserve">hal-01973606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart learning environment: Teacher’s role in assessing classroom attention</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
+                <w:t xml:space="preserve">Spiderweb strategy: application for area coverage with mobile sensor nodes in 3D wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril De Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Learning Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, </w:t>
+              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.121-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25304/rlt.v27.2072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSNET.2019.097808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973606v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiderweb strategy: application for area coverage with mobile sensor nodes in 3D wireless sensor network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+                <w:t xml:space="preserve">Le vandalisme dans l’information géographique volontaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sensor Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (2), pp.121-133. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.31-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSNET.2019.097808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rig.2019.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049984v1</w:t>
+                <w:t xml:space="preserve">hal-02423771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending F-Perceptory to model fuzzy objects with composite geometries for GIS</w:t>
               </w:r>
@@ -2518,51 +2518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche basée sur des données mixtes -mesures et estimations - pour la détection de défaillances d'un système robotisé,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,51 +2842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système collectif d'utilisation d'un grand ensemble de classifieurs sur le CLOUD pour la classification de Big Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,308 +2931,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
+                <w:t xml:space="preserve">Intégration de l’imperfection de l’information dans les dynamiques spatiales. Définitions, outils et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Perret</w:t>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 25-3, pp.437-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.437-463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01182622v1</w:t>
+                <w:t xml:space="preserve">hal-01986924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l’imperfection de l’information dans les dynamiques spatiales. Définitions, outils et exemples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Desjardin</w:t>
+                <w:t xml:space="preserve">Anne Varet-Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25-3, pp.437-463. </w:t>
+              <w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIG.25.437-463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986924v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Combination of Agronomical Entities in Accordance with Spatial and Quantitative Imprecision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Zayrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,399 +3286,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Association Rules Based Approach to Predict Semantic Land Use Evolution in the French City of Saint-Denis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Gharbi</w:t>
+                <w:t xml:space="preserve">Vers un système collectif et distribué pour la classification consensuelle de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758920v1</w:t>
+                <w:t xml:space="preserve">hal-03251347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système collectif et distribué pour la classification consensuelle de données</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruct street network from imprecise excavation data using fuzzy Hough transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoinformatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (2), pp.253-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10707-013-0183-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251347v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruct street network from imprecise excavation data using fuzzy Hough transforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Association Rules Based Approach to Predict Semantic Land Use Evolution in the French City of Saint-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Herbin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoinformatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (2), pp.253-268. </w:t>
+              <w:t xml:space="preserve">International Journal of Data Warehousing and Mining (IJDWM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (2), pp.1 - 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10707-013-0183-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/ijdwm.2014040101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566569v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un SIG archéologique et développement d’outils d’analyse prenant en compte l’imperfection de l’information. Retour des projets SIGRem et ArchéoChamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3763,51 +3763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l’imperfection des connaissances depuis la saisie des données jusqu’à la restitution 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3910,51 +3910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vautrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.249--266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3992,77 +3992,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anteriority index for managing fuzzy dates in archæological GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (4), pp.339-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4121,64 +4121,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de cartes et prédictivité à partir de données archéologiques traitées par SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,801 +4259,801 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateur de cyclabilité à l'échelle de la voie de circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Bres</w:t>
+                <w:t xml:space="preserve">A Relative Fuzzy Hamming-based Similarity for Temporal Semantic Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Merakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143433v1</w:t>
+                <w:t xml:space="preserve">hal-05265118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Relative Fuzzy Hamming-based Similarity for Temporal Semantic Sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Merakchi</w:t>
+                <w:t xml:space="preserve">Tableaux de bord interactifs pour l'analyse de l'attrition à partir des motifs affectant la survie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oubelmouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronika Peralta</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Strasboug, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265118v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableaux de bord interactifs pour l'analyse de l'attrition à partir des motifs affectant la survie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Dashboard Generation for Analyzing Survival-Changing Patterns and Employee Attrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oubelmouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 29th International Conference Information Visualisation (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Darmstadt, Germany. pp.44-49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV68685.2025.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937739v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Dashboard Generation for Analyzing Survival-Changing Patterns and Employee Attrition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fargon</w:t>
+                <w:t xml:space="preserve">Mesure de similarité pour les séquences sémantiques de longueurs différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Merakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Veillon</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 29th International Conference Information Visualisation (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier SiDoS : similarité de données séquentielles massives @ EGC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373245v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de similarité pour les séquences sémantiques de longueurs différentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiba Merakchi</w:t>
+                <w:t xml:space="preserve">COTLEA: COpula-based Transfer Learning Evolutionary Algorithm for Multi-Objective Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronika Peralta</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Elmokhtari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier SiDoS : similarité de données séquentielles massives @ EGC2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '25 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Malaga, Spain. pp.339-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3712255.3726566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349164v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COTLEA: COpula-based Transfer Learning Evolutionary Algorithm for Multi-Objective Optimization Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fodil Benali</w:t>
+                <w:t xml:space="preserve">Indicateur de cyclabilité à l'échelle de la voie de circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Elmokhtari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '25 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MAGIS; UMR ESPACE, May 2025, Avignon, France. pp.236-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208227v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Classification of Target Coverage Models in WSNs, Survey and Algorithms and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Kholidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Bengheni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5117,103 +5117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des motifs séquentiels affectant l'attrition des employés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oubelmouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5238,90 +5238,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de génération automatique de tableaux de bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier paul@egc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5340,1420 +5340,1403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic algorithm for automatic dashboard generation: first results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Praveen Soni</w:t>
+                <w:t xml:space="preserve">Are alternatives to backpropagation useful for training Binary Neural Networks? An experimental study in image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Crulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27 International Conference Information Visualisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IV60283.2023.00023⟩</w:t>
+              <w:t xml:space="preserve">SAC '23: 38th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tallinn, Estonia. pp.1171-1178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3555776.3577674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183569v2</w:t>
+                <w:t xml:space="preserve">hal-04161529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des alternatives à la rétropropagation dans l'apprentissage des réseaux de neurones binaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthélemy Serres</w:t>
+                <w:t xml:space="preserve">Impact of Speed Limitation on Urban Road Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Innovations for Community Services I4CS 2023: Innovations for Community Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bamberg, Germany. pp.89-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40852-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344621v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Survival-Changing Sequential Patterns for Employee Attrition Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le temps, un challenge à prendre en considération dans l'attrition des employés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oubelmouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 10th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatiales et Temporelles @ EGC2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333223v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are alternatives to backpropagation useful for training Binary Neural Networks? An experimental study in image classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barthelemy Serres</w:t>
+                <w:t xml:space="preserve">A New Nano-Generator-Photovoltaic Cell Platform for Transforming Motion on Earth to Electrical Energy: Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '23: 38th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Electrical, Communication and Computer Engineering (ICECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCE61019.2023.10442362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3555776.3577674⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04161529v1</w:t>
+                <w:t xml:space="preserve">hal-04517283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Speed Limitation on Urban Road Traffic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John Wandeto</w:t>
+                <w:t xml:space="preserve">Analysis of cycling network evolution in OpenStreetMap through a data quality prism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Innovations for Community Services I4CS 2023: Innovations for Community Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bamberg, Germany. pp.89-102, </w:t>
+              <w:t xml:space="preserve">26th AGILE Conference on Geographic Information Science (AGILE-GIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, DEFT, Netherlands. pp.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-40852-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17605/osf.io/9kp7u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428712v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Nano-Generator-Photovoltaic Cell Platform for Transforming Motion on Earth to Electrical Energy: Theoretical Study</w:t>
+                <w:t xml:space="preserve">A genetic algorithm for automatic dashboard generation: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adda Boualem</w:t>
+                <w:t xml:space="preserve">Praveen Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+                <w:t xml:space="preserve">Fatma Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Electrical, Communication and Computer Engineering (ICECCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates. pp.1-9, </w:t>
+              <w:t xml:space="preserve">27 International Conference Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tampare, Finland. pp.77-82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECCE61019.2023.10442362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IV60283.2023.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517283v1</w:t>
+                <w:t xml:space="preserve">hal-04183569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps, un challenge à prendre en considération dans l'attrition des employés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Survival-Changing Sequential Patterns for Employee Attrition Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oubelmouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatiales et Temporelles @ EGC2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 10th International Conference on Data Science and Advanced Analytics (DSAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Thessaloniki, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSAA60987.2023.10302498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077215v1</w:t>
+                <w:t xml:space="preserve">hal-04333223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of cycling network evolution in OpenStreetMap through a data quality prism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports des alternatives à la rétropropagation dans l'apprentissage des réseaux de neurones binaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Crulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venturini Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th AGILE Conference on Geographic Information Science (AGILE-GIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France. pp.449-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17605/osf.io/9kp7u⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04124875v1</w:t>
+                <w:t xml:space="preserve">hal-04344621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécification et qualité du réseau cyclable, application à la recherche d'itinéraires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new reference-based algorithm based on non-euclidean geometry for multi-stakeholder media planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Traces et mobilités, INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '22: The 37th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Virtual Event, United States. pp.1056-1065, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868781v1</w:t>
+                <w:t xml:space="preserve">hal-03692704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enhanced adaptive geometry evolutionary algorithm using stochastic diversity mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Boston, United States. pp.476-483, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3512290.3528820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new reference-based algorithm based on non-euclidean geometry for multi-stakeholder media planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">MTCopula: Génération de données synthétiques et complexes basées sur les Copules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '22: The 37th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22ème Conférence francophone sur l'Extraction et la Gestion des Connaissances 2022 (EGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, BLOIS, France. pp.347-354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3477314.3507320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03692704v1</w:t>
+                <w:t xml:space="preserve">hal-03594152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for automatic dashboard generation systems in the context of novice users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e journées Business Intelligence &amp; Big Data (EDA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. pp.111-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6817,51 +6800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mwangi Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6893,3373 +6876,3412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTCopula: Génération de données synthétiques et complexes basées sur les Copules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+                <w:t xml:space="preserve">A Novel Gradient Accumulation Method for Calibration of Named Entity Recognition Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Duhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Staiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence francophone sur l'Extraction et la Gestion des Connaissances 2022 (EGC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Padoue, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594152v1</w:t>
+                <w:t xml:space="preserve">hal-03792800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Gradient Accumulation Method for Calibration of Named Entity Recognition Models</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spécification et qualité du réseau cyclable, application à la recherche d'itinéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Guilcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Olteanu Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier Traces et mobilités, INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN55064.2022.9892324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03792800v1</w:t>
+                <w:t xml:space="preserve">hal-03868781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-Deterministic Deployment based Area Coverage Optimization in Mobile WSN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Découverte d'indicateurs de classement dans le Web des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Markhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2021 - 2021 IEEE Global Communications Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560110v1</w:t>
+                <w:t xml:space="preserve">hal-03380752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTCopula: Synthetic Complex Data Generation Using Copula</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+                <w:t xml:space="preserve">Road Speed Signatures from C-ITS messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wandeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montreal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC42927.2021.9500949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188317v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road Speed Signatures from C-ITS messages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+                <w:t xml:space="preserve">Clustering sequences of multi-dimensional sets of semantic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC42927.2021.9500949⟩</w:t>
+              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual Event, South Korea. pp.384-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3412841.3441920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319245v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'indicateurs de classement dans le Web des données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abnormal Behavior Detection in Farming Stream Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual conference, France. pp.44-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380752v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sequences of multi-dimensional sets of semantic elements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">An Enhanced R-NSGA-II For Multiple Brands Advertising Campaign Allocation Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual, Greece. pp.1306-1310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3412841.3441920⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319246v1</w:t>
+                <w:t xml:space="preserve">hal-03390621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal Behavior Detection in Farming Stream Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+                <w:t xml:space="preserve">A Fuzzy Generalisation of the Hamming Distance for Temporal Sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ45933.2021.9494445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03445069v1</w:t>
+                <w:t xml:space="preserve">hal-03319236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced R-NSGA-II For Multiple Brands Advertising Campaign Allocation Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">MTCopula: Synthetic Complex Data Generation Using Copula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Workshop on Design, Optimization, Languages and Analytical Processing of Big Data (DOLAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nicosia, Cyprus. pp.51-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390621v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Generalisation of the Hamming Distance for Temporal Sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Semi-Deterministic Deployment based Area Coverage Optimization in Mobile WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayaida Marwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Luxembourg, Luxembourg. pp.1-8, </w:t>
+              <w:t xml:space="preserve">GLOBECOM 2021 - 2021 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ45933.2021.9494445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319236v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Model Approach for Wireless Sensor Networks Coverage Improvement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+                <w:t xml:space="preserve">Trajectory User Linking in C-ITS Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communication (WINCOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Reims, France. </w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Taipei, Taiwan. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9322253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018960v1</w:t>
+                <w:t xml:space="preserve">hal-03261615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection on Roads Using C-ITS Messages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+                <w:t xml:space="preserve">Mining association rules in asymmetric data for territorial evolution modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Communication Technologies for Vehicles (Nets4Cars/Nets4Trains/Nets4Aircraft)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-66030-7_3⟩</w:t>
+              <w:t xml:space="preserve">The 35th ACM/SIGAPP Symposium on Applied Computing (SAC '20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. pp.632-634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3341105.3374120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114393v1</w:t>
+                <w:t xml:space="preserve">hal-02527159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory User Linking in C-ITS Data Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Obstacle Detection based on Cooperative-Intelligent Transport System Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM42002.2020.9322253⟩</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261615v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining association rules in asymmetric data for territorial evolution modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Gharbi</w:t>
+                <w:t xml:space="preserve">Influence maximization through user interaction modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Oriedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Nyongesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 35th ACM/SIGAPP Symposium on Applied Computing (SAC '20)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3341105.3374120⟩</w:t>
+              <w:t xml:space="preserve">ACM/SIGAPP 35th Symposium on Applied Computing (SAC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Mar 2020, Brno (virtuel), Czech Republic. pp.1888-1890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3341105.3374080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527159v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence maximization through user interaction modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amine Ait Younes</w:t>
+                <w:t xml:space="preserve">C-ITS data completion to improve unsupervised driving profile detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Nyongesa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secil Ercan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril De Runz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/SIGAPP 35th Symposium on Applied Computing (SAC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Mar 2020, Brno (virtuel), Czech Republic. pp.1888-1890, </w:t>
+              <w:t xml:space="preserve">91st IEEE Vehicular Technology Conference (VTC2020-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3341105.3374080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9128731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527161v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacle Detection based on Cooperative-Intelligent Transport System Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Anomaly Detection on Roads Using C-ITS Messages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Boutahala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219629⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Communication Technologies for Vehicles (Nets4Cars/Nets4Trains/Nets4Aircraft)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bordeaux, France. pp.25-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66030-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039792v1</w:t>
+                <w:t xml:space="preserve">hal-03114393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-ITS data completion to improve unsupervised driving profile detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril De Runz</w:t>
+                <w:t xml:space="preserve">Hybrid Model Approach for Wireless Sensor Networks Coverage Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">91st IEEE Vehicular Technology Conference (VTC2020-Spring)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Antwerp, Belgium. </w:t>
+              <w:t xml:space="preserve">International Conference on Wireless Networks and Mobile Communication (WINCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTC2020-Spring48590.2020.9128731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WINCOM50532.2020.9272504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885746v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new fuzzy/evidential approach to address the area coverage problem in mobile wireless sensor networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+                <w:t xml:space="preserve">Driver Profile Detection Using Points of Interest Neighbourhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/SIGAPP Symposium on Applied Computing (SAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Limassol, France. pp.2430-2433, </w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC2019-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Honolulu, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3297280.3297635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117113v1</w:t>
+                <w:t xml:space="preserve">hal-02367457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantify the Variability of Time Series of Imprecise Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Dijkstra Front-Back Algorithm for Data Routing-Scheduling via Efficient-Energy Area Coverage in wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mercelot</w:t>
+                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Flexible Query Answering Systems (FQAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27629-4_20⟩</w:t>
+              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tangier, Morocco. pp.1971-1976, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293136v1</w:t>
+                <w:t xml:space="preserve">hal-02268362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Imprecise Data Income-Flow Variability on Harvest Stability: A Quantile-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
+                <w:t xml:space="preserve">Unsupervised Driving Profile Detection Using Cooperative Vehicles’ Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mercelot</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secil Ercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Linz, Austria. pp.248-257, </w:t>
+              <w:t xml:space="preserve">Communication Technologies for Vehicles - International Workshop Nets4Cars/Nets4Trains/Nets4Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Colmar, France. pp.27-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27615-7_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-25529-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268340v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain-Based Platform for Smart Learning Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
+                <w:t xml:space="preserve">Quantify the Variability of Time Series of Imprecise Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sami Faiz</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Business Information Systems (BIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20485-3_38⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Flexible Query Answering Systems (FQAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Amantea, Italy. pp.203-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27629-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163940v1</w:t>
+                <w:t xml:space="preserve">hal-02293136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver Profile Detection Using Points of Interest Neighbourhood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hacène Fouchal</w:t>
+                <w:t xml:space="preserve">Effect of Imprecise Data Income-Flow Variability on Harvest Stability: A Quantile-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC2019-Fall)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891118⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Linz, Austria. pp.248-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27615-7_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367457v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Dijkstra Front-Back Algorithm for Data Routing-Scheduling via Efficient-Energy Area Coverage in wireless Sensor Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youcef Dahmani</w:t>
+                <w:t xml:space="preserve">Blockchain-Based Platform for Smart Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Business Information Systems (BIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Seville, Spain. pp.487-499, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20485-3_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02268362v1</w:t>
+                <w:t xml:space="preserve">hal-02163940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Driving Profile Detection Using Cooperative Vehicles’ Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hacène Fouchal</w:t>
+                <w:t xml:space="preserve">MMS Explore : un outil de visualisation interactive pour l'analyse qualité de flux données temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Secil Ercan</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Technologies for Vehicles - International Workshop Nets4Cars/Nets4Trains/Nets4Aircraft</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Metz, France. pp.445-448</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192783v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MMS Explore : un outil de visualisation interactive pour l'analyse qualité de flux données temporelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
+                <w:t xml:space="preserve">A new fuzzy/evidential approach to address the area coverage problem in mobile wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mercelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM/SIGAPP Symposium on Applied Computing (SAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Limassol, France. pp.2430-2433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3297280.3297635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02050016v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement des contributeurs dans l'Information Géographique Volontaire via la construction de réseaux sociaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+                <w:t xml:space="preserve">A Blockchain Based Decentralized Platform for Ubiquitous Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril De Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatio-Temporelles (GAST@EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mumbai, India. pp.90-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2018.00028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924268v1</w:t>
+                <w:t xml:space="preserve">hal-01923275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle interface visuelle dédiée à l'analyse des récoltes multisources de données</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Aït-Younes</w:t>
+                <w:t xml:space="preserve">Towards Analysing Cooperative Intelligent Transport System Security Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secil Ercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualisation d'informations, interaction et fouille de données (VIF@EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning for Networking (MLN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.23-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-19945-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924255v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blockchain Based Decentralized Platform for Ubiquitous Learning Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
+                <w:t xml:space="preserve">Le vandalisme dans l'information géographique volontaire : apprendre pour mieux détecter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence internationale francophone Spatial Analysis and GEOmatics (SAGEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France. pp.61-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2018.00028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01923275v1</w:t>
+                <w:t xml:space="preserve">hal-01924261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Area Coverage Optimization in Wireless Sensor Network by Semi-random Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10300,698 +10322,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Analysing Cooperative Intelligent Transport System Security Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hacène Fouchal</w:t>
+                <w:t xml:space="preserve">Towards Vandalism Detection in OpenStreetMap Through a Data Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Secil Ercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Networking (MLN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France. pp.23-32, </w:t>
+              <w:t xml:space="preserve">International Conference on Geographic Information Science (GIScience)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Melbourne, Australia. pp.61:1-61:7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-19945-6_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.GIScience.2018.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134209v1</w:t>
+                <w:t xml:space="preserve">hal-01856185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vandalisme dans l'information géographique volontaire : apprendre pour mieux détecter ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+                <w:t xml:space="preserve">A Multi-sensor Visualization Tool for Harvested Web Information: Insights on Data Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone Spatial Analysis and GEOmatics (SAGEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference Information Visualisation (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salerno, Italy. pp.110-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iV.2018.00029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924261v1</w:t>
+                <w:t xml:space="preserve">hal-01954781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Vandalism Detection in OpenStreetMap Through a Data Driven Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+                <w:t xml:space="preserve">A Blockchain base Decentralized Platform for Ubiquitous Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geographic Information Science (GIScience)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies - ICALT2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bombay, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.GIScience.2018.61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01856185v1</w:t>
+                <w:t xml:space="preserve">hal-03255861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-sensor Visualization Tool for Harvested Web Information: Insights on Data Quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Vers une nouvelle interface visuelle dédiée à l'analyse des récoltes multisources de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Aït-Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Information Visualisation (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Visualisation d'informations, interaction et fouille de données (VIF@EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954781v1</w:t>
+                <w:t xml:space="preserve">hal-01924255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blockchain base Decentralized Platform for Ubiquitous Learning Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
+                <w:t xml:space="preserve">Analyse du comportement des contributeurs dans l'Information Géographique Volontaire via la construction de réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies - ICALT2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bombay, India</w:t>
+              <w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatio-Temporelles (GAST@EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France. pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255861v1</w:t>
+                <w:t xml:space="preserve">hal-01924268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a New Ubiquitous Learning Environment Based on Blockchain Technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
+                <w:t xml:space="preserve">Coloriage de données multidimensionnelles dans des visualisations guidées par les données à base de profils couleurs extraits d'une base d'images couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Oumar Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Visualisation d’informations, Interaction, et Fouille de données (VIF@EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France. pp.3-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924281v1</w:t>
+                <w:t xml:space="preserve">hal-02117093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Social Networks in Volunteered Geographic Information Communities: What Contributor Behaviours Reveal About Crowdsourced Data Quality</w:t>
               </w:r>
@@ -11075,989 +11040,1033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloriage de données multidimensionnelles dans des visualisations guidées par les données à base de profils couleurs extraits d'une base d'images couleurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles de validation syntaxique et sémantique pour un stockage cohérent de données géo-spatiales imprécises dans les systèmes NoSQL document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idriss Oumar Adam</w:t>
+                <w:t xml:space="preserve">Akdag Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualisation d’informations, Interaction, et Fouille de données (VIF@EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Grenoble, France. pp.3-4</w:t>
+              <w:t xml:space="preserve">Gestion et Analyse de données Spatiales et Temporelles (GAST@EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117093v1</w:t>
+                <w:t xml:space="preserve">hal-02117095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de validation syntaxique et sémantique pour un stockage cohérent de données géo-spatiales imprécises dans les systèmes NoSQL document</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Besma Khalfi</w:t>
+                <w:t xml:space="preserve">Sélection d'attributs pour la classification d'objets 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Akdag Herman</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et Analyse de données Spatiales et Temporelles (GAST@EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">26èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117095v1</w:t>
+                <w:t xml:space="preserve">hal-01627024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'attributs pour la classification d'objets 3D</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stockage de grands volumes de données géospatiales floues dans les bases de données NoSQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Castanié</w:t>
+                <w:t xml:space="preserve">B Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.83-90</w:t>
+              <w:t xml:space="preserve">LFA 2017 - RENCONTRES FRANCOPHONES SUR LA LOGIQUE FLOUE ET SES APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627024v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage de grands volumes de données géospatiales floues dans les bases de données NoSQL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Khalfi</w:t>
+                <w:t xml:space="preserve">Modélisation et génération de bases de données géographiques imprécises pour les systèmes relationnels - Extension de F-Perceptory et dérivation automatique de modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Runz</w:t>
+                <w:t xml:space="preserve">Sami Faïz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2017 - RENCONTRES FRANCOPHONES SUR LA LOGIQUE FLOUE ET SES APPLICATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France. pp.229--244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117097v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et génération de bases de données géographiques imprécises pour les systèmes relationnels - Extension de F-Perceptory et dérivation automatique de modèles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Besma Khalfi</w:t>
+                <w:t xml:space="preserve">Energetic sleep-scheduling via probabilistic interference K-Barrier coverage with truth-table technique in sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique des Organisations et Systèmes d'Information et de Décision (INFORSID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Mathematics and Information Technology (ICMIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Adrar, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MATHIT.2017.8259726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117466v1</w:t>
+                <w:t xml:space="preserve">hal-01758903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic sleep-scheduling via probabilistic interference K-Barrier coverage with truth-table technique in sensor network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
+                <w:t xml:space="preserve">Towards a New Ubiquitous Learning Environment Based on Blockchain Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril De Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematics and Information Technology (ICMIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Adrar, Algeria. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Timisoara, Romania. pp.101-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MATHIT.2017.8259726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2017.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758903v1</w:t>
+                <w:t xml:space="preserve">hal-01924281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-Perceptory : Un environnement pour la modélisation de bases de données geographiques gérant l’imprécision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Besma Khalfi</w:t>
+                <w:t xml:space="preserve">Un Modèle à Base de Règles d’Associations Spatio-temporelles pour la Prédiction de l’évolution Territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier - Démonstrations, SAGEO2016</w:t>
+              <w:t xml:space="preserve">Atelier - EXtraction de Connaissances à partir de donnéEs Spatialisées (EXCES), SAGEO2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249899v1</w:t>
+                <w:t xml:space="preserve">hal-03247481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Modèle à Base de Règles d’Associations Spatio-temporelles pour la Prédiction de l’évolution Territoriale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Gharbi</w:t>
+                <w:t xml:space="preserve">Une approche basée sur des données mixtes – mesures et estimations – pour la détection de défaillances d’un système robotisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Mazouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier - EXtraction de Connaissances à partir de donnéEs Spatialisées (EXCES), SAGEO2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Reims, France. pp.183-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247481v1</w:t>
+                <w:t xml:space="preserve">hal-03297110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche basée sur des données mixtes – mesures et estimations – pour la détection de défaillances d’un système robotisé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lynda Seddiki</w:t>
+                <w:t xml:space="preserve">Towards Association Rules as a Predictive Tool for Geospatial Areas Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.201-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005914202010206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03297110v1</w:t>
+                <w:t xml:space="preserve">hal-01340761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Association Rules as a Predictive Tool for Geospatial Areas Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12083,106 +12092,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Geographical Information Systems Theory, Applications and Management (GISTAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005914202010206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01340761v1</w:t>
+                <w:t xml:space="preserve">hal-03246403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Association Rules as a Predictive Tool for Geospatial Areas Evolution</w:t>
+                <w:t xml:space="preserve">SAFFIET : un système d'extraction de règles d'associations spatiales et fonctionnelles dans les séries de données géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
@@ -12200,181 +12200,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Geographical Information Systems Theory, Applications and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246403v1</w:t>
+                <w:t xml:space="preserve">hal-03246414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAFFIET : un système d'extraction de règles d'associations spatiales et fonctionnelles dans les séries de données géographiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Gharbi</w:t>
+                <w:t xml:space="preserve">F-Perceptory : Un environnement pour la modélisation de bases de données geographiques gérant l’imprécision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">Atelier - Démonstrations, SAGEO2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246414v1</w:t>
+                <w:t xml:space="preserve">hal-03249899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation conceptuelle d’objets géographiques imprécis et multiples : une approche basée F-Perceptory</w:t>
               </w:r>
@@ -12589,51 +12589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVEMENT OF THE F-PERCEPTORY APPROACH THROUGH MANAGEMENT OF FUZZY COMPLEX GEOGRAPHIC OBJECTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Faiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12687,247 +12687,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation massive de classifieurs supervisés pour les Big Data sur le Cloud : une approche combinant MapReduce et SMA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Système collectif d'utilisation massive de classifieurs pour les Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Big Data Mining &amp; Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">XXIème rencontre de la société francophone de classification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250706v1</w:t>
+                <w:t xml:space="preserve">hal-03250703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système collectif d'utilisation massive de classifieurs pour les Big Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Utilisation massive de classifieurs supervisés pour les Big Data sur le Cloud : une approche combinant MapReduce et SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème rencontre de la société francophone de classification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Journées Big Data Mining &amp; Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250703v1</w:t>
+                <w:t xml:space="preserve">hal-03250706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation massive de classifieurs supervisés pour les Big Data sur le Cloud : une approche combinant MapReduce et SMA,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13095,64 +13095,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Visual Data Mining Using Self-organizing Maps and a Data-driven Color Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 16th International Conference on Information Visualisation (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Montpellier, France. pp.241-245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13180,995 +13180,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through a Fuzzy Spatiotemporal Information System for Handling Excavation Data</w:t>
+                <w:t xml:space="preserve">Vers la construction d'un observatoire des pratiques agricoles~: gestion et propagation de l'imprécision des données agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Zayrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pargny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Agile International Conference on Geographic Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France. pp.537--542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911483v1</w:t>
+                <w:t xml:space="preserve">hal-00686105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la construction d'un observatoire des pratiques agricoles~: gestion et propagation de l'imprécision des données agronomiques</w:t>
+                <w:t xml:space="preserve">Through a Fuzzy Spatiotemporal Information System for Handling Excavation Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pargny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Agile International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Avignon, France. pp.179-196, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686105v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling imperfect spatiotemporal information from the conceptual modeling to database structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asma Zoghlami</w:t>
+                <w:t xml:space="preserve">Propagation of spatial imprecision in imprecise quantitative data in agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Zayrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Spatial Data Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Coimbra, Portugal, France. pp.165--170</w:t>
+              <w:t xml:space="preserve">, 2011, Coimbra, Portugal, France. pp.145--150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632620v1</w:t>
+                <w:t xml:space="preserve">hal-00632622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de données temporelles floues~: application en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentativité et graphe de représentants~: une approche inspirée de la théorie du choix social pour la fouille de données relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Desjardin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Représentation et Raisonnement sur le Temps et l'Espace, Plateforme AFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Chambéry, France, France. pp.26-35</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, Conférence Extraction et Gestion des Connaissances 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France. pp.73--83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669222v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of spatial imprecision in imprecise quantitative data in agronomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Desjardin</w:t>
+                <w:t xml:space="preserve">Représentativité et graphe de représentants : une approche inspirée de la théorie du choix social pour la fouille de données relationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Spatial Data Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Coimbra, Portugal, France. pp.145--150</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, Conférence Extraction et Gestion des Connaissances 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.73--83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632622v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentativité et graphe de représentants~: une approche inspirée de la théorie du choix social pour la fouille de données relationnelles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration de données temporelles floues~: application en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, Conférence Extraction et Gestion des Connaissances 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France. pp.73--83</w:t>
+              <w:t xml:space="preserve">Atelier Représentation et Raisonnement sur le Temps et l'Espace, Plateforme AFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chambéry, France, France. pp.26-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079663v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentativité et graphe de représentants : une approche inspirée de la théorie du choix social pour la fouille de données relationnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+                <w:t xml:space="preserve">Handling imperfect spatiotemporal information from the conceptual modeling to database structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Herbin</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montaceur Zaghdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henda Ben Ghezala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, Conférence Extraction et Gestion des Connaissances 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Brest, France. pp.73--83</w:t>
+              <w:t xml:space="preserve">International Symposium on Spatial Data Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Coimbra, Portugal, France. pp.165--170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584811v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de données spatiotemporelles imprécises : application en archéologie</w:t>
+                <w:t xml:space="preserve">Study of spatial fusion of geographical entities and quantitative information in accordance with their imprecision: application to agricultural information in Observox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, conférence Extraction et Gestion des Connaissances 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hammamet, Tunisie. pp.69--80</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Spatial Accuracy Assessment in Natural Resources and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.33--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584809v1</w:t>
+                <w:t xml:space="preserve">hal-00669221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of spatial fusion of geographical entities and quantitative information in accordance with their imprecision: application to agricultural information in Observox</w:t>
+                <w:t xml:space="preserve">Visualisation de données spatiotemporelles imprécises : application en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Spatial Accuracy Assessment in Natural Resources and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.33--36</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, conférence Extraction et Gestion des Connaissances 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hammamet, Tunisie. pp.69--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669221v1</w:t>
+                <w:t xml:space="preserve">hal-00584809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches pour l'exploration temporelle de données archéologiques et interaction dans un SIG</w:t>
               </w:r>
@@ -14249,51 +14249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEMPORAL MINING IN IMPRECISE ARCHÆOLOGICAL KNOWLEDGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fuzzy Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Funchal - Madeira, France. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14534,51 +14534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier " Fouille de données complexes " conférence Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Sophia-antipolis, France. pp.95--103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14642,51 +14642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lens, France. pp.134--141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14705,493 +14705,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vecteur de meilleur rang moyen : une statistique pour l'analyse de données multidimensionnelles - Application au filtrage d'images couleurs</w:t>
+                <w:t xml:space="preserve">Using fuzzy logic to manage uncertain multi-modal data in an archaeological GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Troyes, France. pp.97--100</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Spatial Data Quality - ISSDQ’07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584799v1</w:t>
+                <w:t xml:space="preserve">hal-03629420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vecteur de meilleur rang moyen~: une statistique pour l'analyse de données multidimensionnelles - Application au filtrage d'images couleurs</w:t>
+                <w:t xml:space="preserve">Management of multi-modal data using the Fuzzy Hough Transform: Application to archaeological simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Piantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France, Troyes, Unknown Region. pp.97--100</w:t>
+              <w:t xml:space="preserve">First IEEE International Conference on Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Maroc, Ouarzazate, France. pp.351--356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079667v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fuzzy logic to manage uncertain multi-modal data in an archaeological GIS</w:t>
+                <w:t xml:space="preserve">Le vecteur de meilleur rang moyen : une statistique pour l'analyse de données multidimensionnelles - Application au filtrage d'images couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hussenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriu Vrabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Spatial Data Quality - ISSDQ’07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Troyes, France. pp.97--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629420v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of multi-modal data using the Fuzzy Hough Transform: Application to archaeological simulation</w:t>
+                <w:t xml:space="preserve">Le vecteur de meilleur rang moyen~: une statistique pour l'analyse de données multidimensionnelles - Application au filtrage d'images couleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hussenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriu Vrabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE International Conference on Research Challenges in Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Maroc, Ouarzazate, France. pp.351--356</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France, Troyes, Unknown Region. pp.97--100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00560709v1</w:t>
+                <w:t xml:space="preserve">hal-02079667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la décision en archéologique préventive : Les rues de la Cité des Rèmes</w:t>
               </w:r>
@@ -15216,51 +15216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15324,51 +15324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Piantoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15438,77 +15438,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Similarity Measure for Temporal Semantic Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Merakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16191,51 +16191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation des diagrammes d'objets géographiques imparfaits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'imperfection des données géographiques 1 : bases théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.117-126, 2019, 978-1-78405-624-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16273,51 +16273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfection of Geographic Information: Concepts and Terminologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16381,51 +16381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts et terminologies de l’imperfection de l’information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16480,51 +16480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fault Detection Approach for Robotic Systems Combining the Data Obtained from Sensor Measurements and Linear Observer-Based Estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16803,51 +16803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fault detection approach for robotic systems combining the data obtained from sensor measurements and linear observer-based estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17291,90 +17291,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternarization of Vision Language Models for use on edge devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17386,285 +17386,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental comparative study of backpropagation and alternatives for training binary neural networks for image classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Few-shot target-driven instance detection based on open-vocabulary object detection models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678131v1</w:t>
+                <w:t xml:space="preserve">hal-04849767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-shot target-driven instance detection based on open-vocabulary object detection models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">An experimental comparative study of backpropagation and alternatives for training binary neural networks for image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849767v1</w:t>
+                <w:t xml:space="preserve">hal-04678131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining pre-trained Vision Transformers and CIDER for Out Of Domain Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Jouet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Duhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17708,90 +17708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for Mining, Discovering and Analyzing Semantic Human Mobility Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17854,90 +17854,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of Social Influence: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Oriedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CReSTIC, Université de Reims. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18094,90 +18094,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Dashboard Recommendation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:6e1e792f1e4b583a5cec24a17769d7e64e906276;origin=https://hal.archives-ouvertes.fr/hal-04849962;visit=swh:1:snp:c3797020a99908ba75a6f834090142b222fa5158;anchor=swh:1:rel:3f01ad974de60ae37033aaec56258da13693ea4a;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18807,51 +18807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:254552147cyril.derunz@univ-tours.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lip6.fr/actualite/personnes-fiche.php?ident=P1155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Guilcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Peralta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu Raimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2025.30.379" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455870v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Boualem" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Kholidy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-024-01634-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403155v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Soni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2024.01.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04554-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Chebet Moso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mwangi Wandeto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13127313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-023-08406-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malanga Ndenga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jjcit.71-1638972901" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.06.30.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01235-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaida Marwane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00890-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Dahmani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJFSA.2021070103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11111083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khalfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Faiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2725904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril De Runz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090504" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00073" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958435v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1556395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawia Bdiwi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali-Cherif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25304/rlt.v27.2072" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2019.097808" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12290" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Taleb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Seddiki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zoghlami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTMIS.2016.076761" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gharbi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.437-463" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zayrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2015070101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2014040101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03251347v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-013-0183-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0408-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5C33Q2X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265118v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merakchi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152160" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937739v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oubelmouh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fargon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Veillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373245v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV68685.2025.00020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349164v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Benali" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elmokhtari" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726566" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bengheni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Taibi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3299-9_21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510218v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04183569v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV60283.2023.00023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crulis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302498" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161529v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Serres" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577674" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428712v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wandeto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40852-6_5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE61019.2023.10442362" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077215v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/osf.io/9kp7u" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868781v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726431v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528820" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507320" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594152v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Jouet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duhart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892324" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685760" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500949" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445069v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00206" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018960v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272504" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114393v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Boutahala" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leblanc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66030-7_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261615v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9322253" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527159v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374120" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527161v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oriedi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374080" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039792v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219629" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885746v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Ercan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128731" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117113v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297635" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ben Othmane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercelot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27629-4_20" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27615-7_19" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163940v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20485-3_38" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367457v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891118" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268362v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Maatoug" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766593" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192783v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25529-9_3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050016v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924268v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924255v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t-Younes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923275v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006581900850090" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134209v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19945-6_2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924261v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856185v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.61" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2018.00029" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03255861v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924281v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.37" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63946-8_25" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117093v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Oumar Adam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117095v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdag Herman" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01627024v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castani&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117097v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Khalfi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Runz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117466v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fa&#239;z" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758903v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MATHIT.2017.8259726" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03249899v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247481v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297110v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340761v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005914202010206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246403v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246414v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03249920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247549v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalfi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akdag" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-235-2015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250706v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250703v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03251342v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004256305140518" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911479v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2012.48" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911483v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_10" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686105v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632620v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaceur Zaghdoud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632622v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079663v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584811v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669221v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584797v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584806v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584794v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584799v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079667v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629420v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560709v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560708v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349031v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375525v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584808v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584805v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463470v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351243858-10" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608809v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117081v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247643v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907628v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch172" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584814v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_13" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X56VRX22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163536v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678131v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849767v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678125v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Laborde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128157v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008REIMS012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6e1e792f1e4b583a5cec24a17769d7e64e906276;origin=https://hal.archives-ouvertes.fr/hal-04849962;visit=swh:1:snp:c3797020a99908ba75a6f834090142b222fa5158;anchor=swh:1:rel:3f01ad974de60ae37033aaec56258da13693ea4a;path=/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145996v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00056" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563690v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563678v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:254552147cyril.derunz@univ-tours.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lip6.fr/actualite/personnes-fiche.php?ident=P1155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Guilcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Peralta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu Raimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2025.30.379" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Soni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2024.01.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Boualem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Kholidy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04554-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-024-01634-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Chebet Moso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mwangi Wandeto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13127313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-023-08406-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.06.30.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01235-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaida Marwane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00890-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malanga Ndenga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jjcit.71-1638972901" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Dahmani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJFSA.2021070103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11111083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khalfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Faiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2725904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril De Runz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090504" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1556395" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawia Bdiwi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali-Cherif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25304/rlt.v27.2072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2019.097808" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12290" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Taleb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Seddiki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zoghlami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTMIS.2016.076761" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gharbi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.437-463" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zayrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2015070101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03251347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-013-0183-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2014040101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0408-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5C33Q2X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merakchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152160" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oubelmouh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fargon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Veillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV68685.2025.00020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349164v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Benali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elmokhtari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726566" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bengheni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Taibi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3299-9_21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510218v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crulis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Serres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577674" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428712v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wandeto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40852-6_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077215v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE61019.2023.10442362" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/osf.io/9kp7u" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04183569v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV60283.2023.00023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302498" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692704v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507320" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528820" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Jouet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duhart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892324" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500949" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00206" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188317v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685760" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9322253" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374120" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leblanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219629" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oriedi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374080" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Ercan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128731" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114393v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Boutahala" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66030-7_3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018960v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272504" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367457v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891118" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268362v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Maatoug" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766593" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25529-9_3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293136v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ben Othmane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercelot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27629-4_20" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27615-7_19" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20485-3_38" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050016v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117113v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297635" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923275v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00028" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134209v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19945-6_2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006581900850090" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.61" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954781v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2018.00029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03255861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924255v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t-Younes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924268v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117093v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Oumar Adam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63946-8_25" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117095v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdag Herman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01627024v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castani&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Khalfi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Runz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117466v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fa&#239;z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MATHIT.2017.8259726" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.37" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247481v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297110v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340761v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005914202010206" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03249899v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03249920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247549v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalfi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akdag" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-235-2015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250703v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250706v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03251342v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004256305140518" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911479v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2012.48" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686105v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911483v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_10" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632622v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079663v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584811v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaceur Zaghdoud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669221v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584797v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584806v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584794v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560709v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079667v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560708v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349031v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375525v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584808v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584805v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463470v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351243858-10" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608809v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117081v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247643v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907628v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch172" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584814v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_13" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X56VRX22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163536v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849767v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678131v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678125v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Laborde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128157v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008REIMS012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6e1e792f1e4b583a5cec24a17769d7e64e906276;origin=https://hal.archives-ouvertes.fr/hal-04849962;visit=swh:1:snp:c3797020a99908ba75a6f834090142b222fa5158;anchor=swh:1:rel:3f01ad974de60ae37033aaec56258da13693ea4a;path=/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145996v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00056" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563690v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563678v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>