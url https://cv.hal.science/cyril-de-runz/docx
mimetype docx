--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1134,261 +1134,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SURVEY ON RECENT ADVANCES IN AI AND VISION-BASED METHODS FOR HELPING AND GUIDING VISUALLY IMPAIRED PEOPLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibonacci tiles strategy for optimal coverage in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Walle</w:t>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Serres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Venturini Gilles</w:t>
+                <w:t xml:space="preserve">Ayaida Marwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12052308⟩</w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.331-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-021-00890-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610027v1</w:t>
+                <w:t xml:space="preserve">hal-03560309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibonacci tiles strategy for optimal coverage in IoT networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adda Boualem</w:t>
+                <w:t xml:space="preserve">A SURVEY ON RECENT ADVANCES IN AI AND VISION-BASED METHODS FOR HELPING AND GUIDING VISUALLY IMPAIRED PEOPLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Walle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+                <w:t xml:space="preserve">Barthélemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayaida Marwane</w:t>
+                <w:t xml:space="preserve">Venturini Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77, pp.331-344. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.2308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12243-021-00890-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12052308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560309v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensual based classification as emergent decisions in a complex system</w:t>
               </w:r>
@@ -1504,51 +1504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evidential Approach for Area Coverage in Mobile Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaida Marwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,51 +1647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mwangi Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2931,382 +2931,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l’imperfection de l’information dans les dynamiques spatiales. Définitions, outils et exemples</w:t>
+                <w:t xml:space="preserve">Characterization and Combination of Agronomical Entities in Accordance with Spatial and Quantitative Imprecision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karima Zayrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25-3, pp.437-463. </w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (3), pp.1 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RIG.25.437-463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2015070101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986924v1</w:t>
+                <w:t xml:space="preserve">hal-01758910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de l’imperfection de l’information dans les dynamiques spatiales. Définitions, outils et exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Perret</w:t>
+                <w:t xml:space="preserve">Bastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 25-3, pp.437-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.437-463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01182622v1</w:t>
+                <w:t xml:space="preserve">hal-01986924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Combination of Agronomical Entities in Accordance with Spatial and Quantitative Imprecision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Études des dynamiques de l’occupation du sol - Questionnements, simplifications et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Varet-Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Zayrit</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Dumenieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural and Environmental Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (3), pp.1 - 16. </w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Modéliser les dynamiques spatiales, 25 (3), pp.301-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJAEIS.2015070101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RIG.25.301-330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758910v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01182622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système collectif et distribué pour la classification consensuelle de données</w:t>
               </w:r>
@@ -3413,51 +3413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruct street network from imprecise excavation data using fuzzy Hough transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,51 +3634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un SIG archéologique et développement d’outils d’analyse prenant en compte l’imperfection de l’information. Retour des projets SIGRem et ArchéoChamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3763,51 +3763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de l’imperfection des connaissances depuis la saisie des données jusqu’à la restitution 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,51 +3992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anteriority index for managing fuzzy dates in archæological GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4121,51 +4121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de cartes et prédictivité à partir de données archéologiques traitées par SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5591,252 +5591,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps, un challenge à prendre en considération dans l'attrition des employés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fargon</w:t>
+                <w:t xml:space="preserve">A New Nano-Generator-Photovoltaic Cell Platform for Transforming Motion on Earth to Electrical Energy: Theoretical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatiales et Temporelles @ EGC2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 International Conference on Electrical, Communication and Computer Engineering (ICECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECCE61019.2023.10442362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077215v1</w:t>
+                <w:t xml:space="preserve">hal-04517283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Nano-Generator-Photovoltaic Cell Platform for Transforming Motion on Earth to Electrical Energy: Theoretical Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+                <w:t xml:space="preserve">Le temps, un challenge à prendre en considération dans l'attrition des employés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Oubelmouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Veillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Electrical, Communication and Computer Engineering (ICECCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atelier Gestion et Analyse de données Spatiales et Temporelles @ EGC2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECCE61019.2023.10442362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04517283v1</w:t>
+                <w:t xml:space="preserve">hal-04077215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cycling network evolution in OpenStreetMap through a data quality prism</w:t>
               </w:r>
@@ -6216,77 +6216,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des alternatives à la rétropropagation dans l'apprentissage des réseaux de neurones binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venturini Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France. pp.449-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6539,364 +6539,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTCopula: Génération de données synthétiques et complexes basées sur les Copules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+                <w:t xml:space="preserve">Challenges for automatic dashboard generation systems in the context of novice users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praveen Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence francophone sur l'Extraction et la Gestion des Connaissances 2022 (EGC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, BLOIS, France. pp.347-354</w:t>
+              <w:t xml:space="preserve">18e journées Business Intelligence &amp; Big Data (EDA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. pp.111-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594152v1</w:t>
+                <w:t xml:space="preserve">hal-03868784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for automatic dashboard generation systems in the context of novice users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Praveen Soni</w:t>
+                <w:t xml:space="preserve">ELSCP pour la détection d'anomalies dans les flux de données issues de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mwangi Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e journées Business Intelligence &amp; Big Data (EDA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. pp.111-112</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Blois, France. pp.495-496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868784v1</w:t>
+                <w:t xml:space="preserve">hal-03610042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELSCP pour la détection d'anomalies dans les flux de données issues de l'agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Cormier</w:t>
+                <w:t xml:space="preserve">MTCopula: Génération de données synthétiques et complexes basées sur les Copules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Mwangi Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Blois, France. pp.495-496</w:t>
+              <w:t xml:space="preserve">22ème Conférence francophone sur l'Extraction et la Gestion des Connaissances 2022 (EGC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, BLOIS, France. pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610042v1</w:t>
+                <w:t xml:space="preserve">hal-03594152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Gradient Accumulation Method for Calibration of Named Entity Recognition Models</w:t>
               </w:r>
@@ -7271,51 +7271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7373,434 +7373,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering sequences of multi-dimensional sets of semantic elements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Devogele</w:t>
+                <w:t xml:space="preserve">Abnormal Behavior Detection in Farming Stream Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wandeto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3412841.3441920⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual conference, France. pp.44-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319246v1</w:t>
+                <w:t xml:space="preserve">hal-03445069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal Behavior Detection in Farming Stream Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+                <w:t xml:space="preserve">An Enhanced R-NSGA-II For Multiple Brands Advertising Campaign Allocation Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fodil Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Wandeto</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Smart and Sustainable Agriculture (SSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-88259-4_4⟩</w:t>
+              <w:t xml:space="preserve">ICTAI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual, Greece. pp.1306-1310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445069v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced R-NSGA-II For Multiple Brands Advertising Campaign Allocation Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Bodénès</w:t>
+                <w:t xml:space="preserve">Clustering sequences of multi-dimensional sets of semantic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual, Greece. pp.1306-1310, </w:t>
+              <w:t xml:space="preserve">SAC '21: The 36th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual Event, South Korea. pp.384-391, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI52525.2021.00206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3412841.3441920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390621v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy Generalisation of the Hamming Distance for Temporal Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8011,51 +8011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Deterministic Deployment based Area Coverage Optimization in Mobile WSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adda Boualem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayaida Marwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8128,51 +8128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8343,295 +8343,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstacle Detection based on Cooperative-Intelligent Transport System Data</w:t>
+                <w:t xml:space="preserve">Influence maximization through user interaction modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hacene Fouchal</w:t>
+                <w:t xml:space="preserve">David Oriedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Nyongesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219629⟩</w:t>
+              <w:t xml:space="preserve">ACM/SIGAPP 35th Symposium on Applied Computing (SAC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Mar 2020, Brno (virtuel), Czech Republic. pp.1888-1890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3341105.3374080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039792v1</w:t>
+                <w:t xml:space="preserve">hal-02527161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence maximization through user interaction modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Oriedi</w:t>
+                <w:t xml:space="preserve">Obstacle Detection based on Cooperative-Intelligent Transport System Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM/SIGAPP 35th Symposium on Applied Computing (SAC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM, Mar 2020, Brno (virtuel), Czech Republic. pp.1888-1890, </w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communications (ISCC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3341105.3374080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527161v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-ITS data completion to improve unsupervised driving profile detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secil Ercan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8717,64 +8717,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet Chebet Moso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Boutahala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacene Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8923,811 +8923,811 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver Profile Detection Using Points of Interest Neighbourhood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hacène Fouchal</w:t>
+                <w:t xml:space="preserve">Quantify the Variability of Time Series of Imprecise Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC2019-Fall)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891118⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Flexible Query Answering Systems (FQAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Amantea, Italy. pp.203-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27629-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367457v1</w:t>
+                <w:t xml:space="preserve">hal-02293136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Dijkstra Front-Back Algorithm for Data Routing-Scheduling via Efficient-Energy Area Coverage in wireless Sensor Network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youcef Dahmani</w:t>
+                <w:t xml:space="preserve">Effect of Imprecise Data Income-Flow Variability on Harvest Stability: A Quantile-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ait Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Linz, Austria. pp.248-257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27615-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02268362v1</w:t>
+                <w:t xml:space="preserve">hal-02268340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Driving Profile Detection Using Cooperative Vehicles’ Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hacène Fouchal</w:t>
+                <w:t xml:space="preserve">Blockchain-Based Platform for Smart Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Secil Ercan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Technologies for Vehicles - International Workshop Nets4Cars/Nets4Trains/Nets4Aircraft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Colmar, France. pp.27-37, </w:t>
+              <w:t xml:space="preserve">International Conference on Business Information Systems (BIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Seville, Spain. pp.487-499, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-25529-9_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20485-3_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192783v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantify the Variability of Time Series of Imprecise Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
+                <w:t xml:space="preserve">Driver Profile Detection Using Points of Interest Neighbourhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mercelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Flexible Query Answering Systems (FQAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27629-4_20⟩</w:t>
+              <w:t xml:space="preserve">IEEE Vehicular Technology Conference (VTC2019-Fall)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Honolulu, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2019.8891118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293136v1</w:t>
+                <w:t xml:space="preserve">hal-02367457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Imprecise Data Income-Flow Variability on Harvest Stability: A Quantile-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Ben Othmane</w:t>
+                <w:t xml:space="preserve">A New Dijkstra Front-Back Algorithm for Data Routing-Scheduling via Efficient-Energy Area Coverage in wireless Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwane Ayaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mercelot</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Database and Expert Systems Applications (DEXA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27615-7_19⟩</w:t>
+              <w:t xml:space="preserve">International Wireless Communications &amp; Mobile Computing Conference (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Tangier, Morocco. pp.1971-1976, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC.2019.8766593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268340v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain-Based Platform for Smart Learning Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
+                <w:t xml:space="preserve">Unsupervised Driving Profile Detection Using Cooperative Vehicles’ Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sami Faiz</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secil Ercan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Business Information Systems (BIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Seville, Spain. pp.487-499, </w:t>
+              <w:t xml:space="preserve">Communication Technologies for Vehicles - International Workshop Nets4Cars/Nets4Trains/Nets4Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Colmar, France. pp.27-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-20485-3_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-25529-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163940v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MMS Explore : un outil de visualisation interactive pour l'analyse qualité de flux données temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mercelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Extraction et Gestion de Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Metz, France. pp.445-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9863,187 +9863,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blockchain Based Decentralized Platform for Ubiquitous Learning Environment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
+                <w:t xml:space="preserve">Area Coverage Optimization in Wireless Sensor Network by Semi-random Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adda Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Mumbai, India. pp.90-92, </w:t>
+              <w:t xml:space="preserve">International Conference on Sensor Networks (SENSORNETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Funchal, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2018.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006581900850090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923275v1</w:t>
+                <w:t xml:space="preserve">hal-01758906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Analysing Cooperative Intelligent Transport System Security Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Fouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10205,144 +10205,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area Coverage Optimization in Wireless Sensor Network by Semi-random Deployment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+                <w:t xml:space="preserve">A Blockchain Based Decentralized Platform for Ubiquitous Learning Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawia Bdiwi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril De Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arab Ali-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Sensor Networks (SENSORNETS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Funchal, Portugal. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mumbai, India. pp.90-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006581900850090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2018.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758906v1</w:t>
+                <w:t xml:space="preserve">hal-01923275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Vandalism Detection in OpenStreetMap Through a Data Driven Approach</w:t>
               </w:r>
@@ -10432,90 +10432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-sensor Visualization Tool for Harvested Web Information: Insights on Data Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Information Visualisation (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Salerno, Italy. pp.110-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10657,51 +10657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle interface visuelle dédiée à l'analyse des récoltes multisources de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10854,429 +10854,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloriage de données multidimensionnelles dans des visualisations guidées par les données à base de profils couleurs extraits d'une base d'images couleurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles de validation syntaxique et sémantique pour un stockage cohérent de données géo-spatiales imprécises dans les systèmes NoSQL document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idriss Oumar Adam</w:t>
+                <w:t xml:space="preserve">Akdag Herman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visualisation d’informations, Interaction, et Fouille de données (VIF@EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Grenoble, France. pp.3-4</w:t>
+              <w:t xml:space="preserve">Gestion et Analyse de données Spatiales et Temporelles (GAST@EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117093v1</w:t>
+                <w:t xml:space="preserve">hal-02117095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building Social Networks in Volunteered Geographic Information Communities: What Contributor Behaviours Reveal About Crowdsourced Data Quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Touya</w:t>
+                <w:t xml:space="preserve">Sélection d'attributs pour la classification d'objets 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Spatial Information Theory (COSIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.83-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117099v1</w:t>
+                <w:t xml:space="preserve">hal-01627024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de validation syntaxique et sémantique pour un stockage cohérent de données géo-spatiales imprécises dans les systèmes NoSQL document</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coloriage de données multidimensionnelles dans des visualisations guidées par les données à base de profils couleurs extraits d'une base d'images couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Akdag Herman</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Oumar Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et Analyse de données Spatiales et Temporelles (GAST@EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Visualisation d’informations, Interaction, et Fouille de données (VIF@EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Grenoble, France. pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117095v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'attributs pour la classification d'objets 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
+                <w:t xml:space="preserve">Building Social Networks in Volunteered Geographic Information Communities: What Contributor Behaviours Reveal About Crowdsourced Data Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quy Thy Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Touya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Spatial Information Theory (COSIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'Aquila, Italy. pp.125-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-63946-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627024v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de grands volumes de données géospatiales floues dans les bases de données NoSQL</w:t>
               </w:r>
@@ -11491,51 +11491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Maatoug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mathematics and Information Technology (ICMIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Adrar, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12462,252 +12462,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche à base de règles d’association pour la prédiction des évolutions de fonction de l’occupation du sol</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
+                <w:t xml:space="preserve">IMPROVEMENT OF THE F-PERCEPTORY APPROACH THROUGH MANAGEMENT OF FUZZY COMPLEX GEOGRAPHIC OBJECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème édition des journées « Big Data Mining and Visualization » Focus sur les Humanités Numériques dans le Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS Geospatial Week 2015 - ISSDQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.235 - 241, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W5-235-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247549v1</w:t>
+                <w:t xml:space="preserve">hal-01758914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPROVEMENT OF THE F-PERCEPTORY APPROACH THROUGH MANAGEMENT OF FUZZY COMPLEX GEOGRAPHIC OBJECTS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Akdag</w:t>
+                <w:t xml:space="preserve">Une approche à base de règles d’association pour la prédiction des évolutions de fonction de l’occupation du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Faiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Geospatial Week 2015 - ISSDQ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4ème édition des journées « Big Data Mining and Visualization » Focus sur les Humanités Numériques dans le Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W5-235-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01758914v1</w:t>
+                <w:t xml:space="preserve">hal-03247549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système collectif d'utilisation massive de classifieurs pour les Big Data</w:t>
               </w:r>
@@ -13076,174 +13076,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Visual Data Mining Using Self-organizing Maps and a Data-driven Color Mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Through a Fuzzy Spatiotemporal Information System for Handling Excavation Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Herbin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pargny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 16th International Conference on Information Visualisation (IV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montpellier, France. pp.241-245, </w:t>
+              <w:t xml:space="preserve">15th Agile International Conference on Geographic Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Avignon, France. pp.179-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IV.2012.48⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911479v1</w:t>
+                <w:t xml:space="preserve">hal-03911483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la construction d'un observatoire des pratiques agricoles~: gestion et propagation de l'imprécision des données agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Zayrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13301,174 +13314,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through a Fuzzy Spatiotemporal Information System for Handling Excavation Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised Visual Data Mining Using Self-organizing Maps and a Data-driven Color Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pargny</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Herbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Agile International Conference on Geographic Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Avignon, France. pp.179-196, </w:t>
+              <w:t xml:space="preserve">2012 16th International Conference on Information Visualisation (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montpellier, France. pp.241-245, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29063-3_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IV.2012.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911483v1</w:t>
+                <w:t xml:space="preserve">hal-03911479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of spatial imprecision in imprecise quantitative data in agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Zayrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13945,230 +13945,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of spatial fusion of geographical entities and quantitative information in accordance with their imprecision: application to agricultural information in Observox</w:t>
+                <w:t xml:space="preserve">Visualisation de données spatiotemporelles imprécises : application en archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vautrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Spatial Accuracy Assessment in Natural Resources and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.33--36</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, conférence Extraction et Gestion des Connaissances 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Hammamet, Tunisie. pp.69--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00669221v1</w:t>
+                <w:t xml:space="preserve">hal-00584809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de données spatiotemporelles imprécises : application en archéologie</w:t>
+                <w:t xml:space="preserve">Study of spatial fusion of geographical entities and quantitative information in accordance with their imprecision: application to agricultural information in Observox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Akdag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de Données Complexes, conférence Extraction et Gestion des Connaissances 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Hammamet, Tunisie. pp.69--80</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Spatial Accuracy Assessment in Natural Resources and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Leicester, United Kingdom. pp.33--36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584809v1</w:t>
+                <w:t xml:space="preserve">hal-00669221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches pour l'exploration temporelle de données archéologiques et interaction dans un SIG</w:t>
               </w:r>
@@ -14230,191 +14230,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEMPORAL MINING IN IMPRECISE ARCHÆOLOGICAL KNOWLEDGE</w:t>
+                <w:t xml:space="preserve">Exploration temporelle de données archéologiques imprécises : graphe d'antériorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Desjardin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fuzzy Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Funchal - Madeira, France. pp.47-52</w:t>
+              <w:t xml:space="preserve">Atelier Fouille de données complexes, conférence Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.23--34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117642v1</w:t>
+                <w:t xml:space="preserve">hal-00584806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration temporelle de données archéologiques imprécises : graphe d'antériorité</w:t>
+                <w:t xml:space="preserve">TEMPORAL MINING IN IMPRECISE ARCHÆOLOGICAL KNOWLEDGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Desjardin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Fouille de données complexes, conférence Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.23--34</w:t>
+              <w:t xml:space="preserve">International Conference on Fuzzy Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Funchal - Madeira, France. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584806v1</w:t>
+                <w:t xml:space="preserve">hal-02117642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux données complexes en analyse de fouilles archéologiques</w:t>
               </w:r>
@@ -14724,51 +14724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using fuzzy logic to manage uncertain multi-modal data in an archaeological GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Piantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15648,191 +15648,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation qualifiée des pratiques et données agricoles pour l'étude des risques de contamination de ressources en eau du bassin de la Vesle. Revue des problématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GISSAR : de la saisie de fouilles à l'analyse spatiotemporelle en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Desjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Paris, France, France. pp.Actes sur CD, 2009</w:t>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.Actes sur CD, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584808v1</w:t>
+                <w:t xml:space="preserve">hal-00584805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GISSAR : de la saisie de fouilles à l'analyse spatiotemporelle en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatialisation qualifiée des pratiques et données agricoles pour l'étude des risques de contamination de ressources en eau du bassin de la Vesle. Revue des problématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Desjardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.Actes sur CD, 2009</w:t>
+              <w:t xml:space="preserve">, 2009, Paris, France, France. pp.Actes sur CD, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584805v1</w:t>
+                <w:t xml:space="preserve">hal-00584808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16081,243 +16081,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representing Diagrams of Imperfect Geographic Objects</w:t>
+                <w:t xml:space="preserve">Représentation des diagrammes d'objets géographiques imparfaits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril de Runz</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographic Data Imperfection 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'imperfection des données géographiques 1 : bases théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.117-126, 2019, 978-1-78405-624-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381576v1</w:t>
+                <w:t xml:space="preserve">hal-02608809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des diagrammes d'objets géographiques imparfaits</w:t>
+                <w:t xml:space="preserve">Representing Diagrams of Imperfect Geographic Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. de Runz</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'imperfection des données géographiques 1 : bases théoriques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographic Data Imperfection 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, pp.105-112, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119507284.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608809v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfection of Geographic Information: Concepts and Terminologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16381,51 +16381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts et terminologies de l’imperfection de l’information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Desjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17708,51 +17708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for Mining, Discovering and Analyzing Semantic Human Mobility Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Devogele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17854,90 +17854,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of Social Influence: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Oriedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ait Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CReSTIC, Université de Reims. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -18807,51 +18807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:254552147cyril.derunz@univ-tours.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lip6.fr/actualite/personnes-fiche.php?ident=P1155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Guilcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Peralta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu Raimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2025.30.379" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Soni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2024.01.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Boualem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Kholidy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04554-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-024-01634-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Chebet Moso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mwangi Wandeto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13127313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-023-08406-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.06.30.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01235-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610027v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaida Marwane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00890-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malanga Ndenga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jjcit.71-1638972901" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Dahmani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJFSA.2021070103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11111083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khalfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Faiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2725904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril De Runz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090504" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1556395" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawia Bdiwi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali-Cherif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25304/rlt.v27.2072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2019.097808" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12290" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Taleb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Seddiki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zoghlami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTMIS.2016.076761" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gharbi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986924v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.437-463" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zayrit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2015070101" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03251347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-013-0183-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2014040101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0408-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5C33Q2X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merakchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152160" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oubelmouh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fargon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Veillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV68685.2025.00020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349164v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Benali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elmokhtari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726566" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bengheni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Taibi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3299-9_21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510218v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crulis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Serres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577674" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428712v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wandeto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40852-6_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077215v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517283v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE61019.2023.10442362" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/osf.io/9kp7u" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04183569v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV60283.2023.00023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302498" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692704v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507320" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528820" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868784v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610042v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Jouet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duhart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892324" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500949" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00206" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188317v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685760" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9322253" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374120" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leblanc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219629" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527161v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oriedi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374080" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Ercan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128731" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114393v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Boutahala" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66030-7_3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018960v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272504" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367457v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891118" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268362v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Maatoug" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766593" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25529-9_3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293136v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ben Othmane" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercelot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27629-4_20" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268340v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27615-7_19" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163940v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20485-3_38" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050016v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117113v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297635" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923275v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00028" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134209v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19945-6_2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758906v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006581900850090" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.61" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954781v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2018.00029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03255861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924255v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t-Younes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924268v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117093v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Oumar Adam" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117099v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63946-8_25" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117095v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdag Herman" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01627024v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castani&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Khalfi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Runz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117466v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fa&#239;z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MATHIT.2017.8259726" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.37" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247481v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297110v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340761v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005914202010206" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03249899v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03249920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247549v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalfi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faiz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akdag" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-235-2015" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250703v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250706v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03251342v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004256305140518" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911479v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2012.48" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686105v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911483v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_10" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632622v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079663v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584811v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaceur Zaghdoud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669221v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584797v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584806v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584794v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560709v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079667v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560708v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349031v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375525v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584808v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584805v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463470v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351243858-10" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381576v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch6" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608809v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117081v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247643v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907628v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch172" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584814v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_13" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X56VRX22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163536v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849767v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678131v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678125v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Laborde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128157v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008REIMS012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6e1e792f1e4b583a5cec24a17769d7e64e906276;origin=https://hal.archives-ouvertes.fr/hal-04849962;visit=swh:1:snp:c3797020a99908ba75a6f834090142b222fa5158;anchor=swh:1:rel:3f01ad974de60ae37033aaec56258da13693ea4a;path=/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145996v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00056" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563690v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563678v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:254552147cyril.derunz@univ-tours.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lip6.fr/actualite/personnes-fiche.php?ident=P1155" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106654v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le-Guilcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nika Peralta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu Raimond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5311/JOSIS.2025.30.379" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Soni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2024.01.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adda Boualem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwane Ayaida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Kholidy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Sedjelmaci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04554-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-024-01634-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133844v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Chebet Moso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cormier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Fouchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mwangi Wandeto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13127313" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Akdag" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-023-08406-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726364v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22667/JOWUA.2022.06.30.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01235-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacene Fouchal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaida Marwane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-021-00890-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Walle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Mazouzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malanga Ndenga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5455/jjcit.71-1638972901" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Dahmani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJFSA.2021070103" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416481v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cormier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11111083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856186v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khalfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Faiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBDATA.2017.2725904" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quy Thy Truong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Touya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril De Runz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi9090504" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958435v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2018.1556395" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawia Bdiwi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arab Ali-Cherif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25304/rlt.v27.2072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049984v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNET.2019.097808" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2019.00073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tgis.12290" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Taleb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Seddiki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zoghlami" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTMIS.2016.076761" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gharbi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zayrit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJAEIS.2015070101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lefebvre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.437-463" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01182622v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varet-Vitu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.301-330" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03251347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03566569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piantoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Herbin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-013-0183-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758920v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdwm.2014040101" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vautrot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Desjardin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117477v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00500-009-0408-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5C33Q2X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Piantoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265118v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Merakchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devogele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152160" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937739v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Oubelmouh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fargon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Veillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373245v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV68685.2025.00020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349164v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Benali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elmokhtari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726566" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Guilcher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Bengheni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Taibi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-3299-9_21" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808812v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510218v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161529v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crulis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Serres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577674" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428712v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wandeto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40852-6_5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517283v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCE61019.2023.10442362" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077215v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124875v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/osf.io/9kp7u" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04183569v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV60283.2023.00023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA60987.2023.10302498" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344621v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692704v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507320" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726431v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528820" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868784v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594152v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Jouet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duhart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN55064.2022.9892324" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Giacometti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Markhoff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC42927.2021.9500949" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445069v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88259-4_4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI52525.2021.00206" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319246v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3441920" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319236v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Moreau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ45933.2021.9494445" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188317v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685760" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261615v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM42002.2020.9322253" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374120" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527161v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Oriedi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ait Younes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nyongesa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3374080" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leblanc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219629" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885746v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Secil Ercan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2020-Spring48590.2020.9128731" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114393v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Boutahala" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66030-7_3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018960v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM50532.2020.9272504" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293136v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ben Othmane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercelot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27629-4_20" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27615-7_19" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20485-3_38" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367457v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2019.8891118" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Maatoug" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2019.8766593" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192783v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bourdy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-25529-9_3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050016v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117113v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297635" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758906v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006581900850090" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134209v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19945-6_2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924261v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923275v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2018.00028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.GIScience.2018.61" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954781v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iV.2018.00029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03255861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924255v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine A&#239;t-Younes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924268v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117095v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akdag Herman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01627024v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castani&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Oumar Adam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117099v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63946-8_25" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Khalfi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Runz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117466v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fa&#239;z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MATHIT.2017.8259726" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2017.37" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247481v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297110v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340761v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005914202010206" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246403v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03246414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03249899v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03249920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01758914v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khalfi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Faiz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akdag" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-235-2015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247549v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250703v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250706v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03251342v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422286v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004256305140518" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911483v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29063-3_10" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686105v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2012.48" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632622v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079663v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584811v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632620v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montaceur Zaghdoud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Ben Ghezala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669221v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584797v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584806v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117642v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584794v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584800v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584802v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03629420v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560709v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584799v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hussenet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Vrabie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079667v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560708v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349031v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375525v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584805v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584808v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623910v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65406-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463470v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fusco" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351243858-10" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608809v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381576v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381545v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747631v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01736743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117077v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117081v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03247643v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907628v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-5888-2.ch172" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584814v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14755-5_13" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X56VRX22-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609725v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cleuziou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lebbah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Wemmert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163536v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849767v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678131v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678125v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Laborde" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128157v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560668v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008REIMS012" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849962v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6e1e792f1e4b583a5cec24a17769d7e64e906276;origin=https://hal.archives-ouvertes.fr/hal-04849962;visit=swh:1:snp:c3797020a99908ba75a6f834090142b222fa5158;anchor=swh:1:rel:3f01ad974de60ae37033aaec56258da13693ea4a;path=/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145996v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00056" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563690v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Forestier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563678v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535120v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>