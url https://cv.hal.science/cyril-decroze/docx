--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -902,291 +902,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Design of Self-Organized Correlated Disordered Electromagnetic Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphogenetic metasurfaces: unlocking the potential of Turing patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidinma Uche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadhila Chehami</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00321⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.6249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41775-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706169v1</w:t>
+                <w:t xml:space="preserve">hal-04706114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic metasurfaces: unlocking the potential of Turing patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphogenetic Design of Self-Organized Correlated Disordered Electromagnetic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Chehami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.6249. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (6), pp.1890-1898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41775-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706114v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Photoconductive Antenna Array for Terahertz 3D Imaging and Spectroscopy</w:t>
               </w:r>
@@ -2217,525 +2217,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Millimeter-Wave Computational Interferometric Imaging</w:t>
+                <w:t xml:space="preserve">Antenna Radiation Pattern Measurement in a Reverberating Enclosure Using the Time-Gating Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Abid</w:t>
+                <w:t xml:space="preserve">Ayoub Soltane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Reineix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997608⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.183 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2957428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181819v1</w:t>
+                <w:t xml:space="preserve">hal-02396456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Radiation Pattern Measurement in a Reverberating Enclosure Using the Time-Gating Technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Millimeter-Wave Computational Interferometric Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
+                <w:t xml:space="preserve">Sana Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Reineix</w:t>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (1), pp.183 - 187. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.101416-101425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2957428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396456v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Photonic MIMO Radar for Short-Range 3D Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Berland</w:t>
+                <w:t xml:space="preserve">Frequency-Diverse Computational Automotive Radar Technique for Debris Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Boudescoque</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.107326-107334. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (22), pp.13167-13177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3004065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706197v1</w:t>
+                <w:t xml:space="preserve">hal-04706133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Diverse Computational Automotive Radar Technique for Debris Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+                <w:t xml:space="preserve">Microwave Photonic MIMO Radar for Short-Range 3D Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fusco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Boudescoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (22), pp.13167-13177. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.107326-107334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3004065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706133v1</w:t>
+                <w:t xml:space="preserve">hal-04706197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transverse Spectrum Deconvolution Technique for MIMO Short-Range Fourier Imaging</w:t>
               </w:r>
@@ -2773,51 +2773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (9), pp.6311-6324. </w:t>
@@ -2881,51 +2881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3011,51 +3011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3327,562 +3327,562 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO radar pseudo-orthogonal waveform generation by a passive 1 × M mode-mixing microwave cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ettien Kpre</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (07), pp.1357 - 1363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s175907871700023x⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 9 (7), pp.1357-1363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175907871700023X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864836v1</w:t>
+                <w:t xml:space="preserve">hal-04706238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIMO radar pseudo-orthogonal waveform generation by a passive 1 × M mode-mixing microwave cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ettien Kpré</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (7), pp.1357-1363. </w:t>
+              <w:t xml:space="preserve">, 2017, 9 (07), pp.1357 - 1363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175907871700023X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s175907871700023x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706238v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-PRF UWB optoelectronic Radar system : a CLEAN-type algorithm to overcome depth limitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-Shot Compressive Multiple-Inputs Multiple-Outputs Radar Imaging Using a Two-Port Passive Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Négrier</w:t>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Lalande</w:t>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Andrieu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Takuya Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2517672⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2543525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281891v1</w:t>
+                <w:t xml:space="preserve">hal-01316940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot Compressive Multiple-Inputs Multiple-Outputs Radar Imaging Using a Two-Port Passive Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+                <w:t xml:space="preserve">High-PRF UWB optoelectronic Radar system : a CLEAN-type algorithm to overcome depth limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+                <w:t xml:space="preserve">Joël Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carsenat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+                <w:t xml:space="preserve">Badr Mohamed Ibrahim Shalaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuya Sakamoto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.1080 - 1088. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2016.2543525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2517672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316940v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive compression technique applied to UWB beamforming and imaging architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3942,51 +3942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4063,64 +4063,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CLEAN Deconvolution Applied to Passive Compressed Beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4305,51 +4305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna Gain and Radiation Pattern Measurements in Reverberation Chamber Using Doppler Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4422,51 +4422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.10.1109/TAP.2014.2382647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4494,343 +4494,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precorrection Method for Passive UWB Time-Reversal Beamformer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Antenna radiation pattern measurements in reverberation chamber using plane wave decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (10), pp.5000-5007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2271631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934283v1</w:t>
+                <w:t xml:space="preserve">hal-00906677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghost Image Cancellation Algorithm through Numeric Beamforming for Multi - Antenna Radar Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Vermesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (5), pp.480-488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-rsn.2012.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna radiation pattern measurements in reverberation chamber using plane wave decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Precorrection Method for Passive UWB Time-Reversal Beamformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp. 836-840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2271631⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00906677v1</w:t>
+                <w:t xml:space="preserve">hal-00934283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Tunable Antenna Antenna Using a Magneto-Dielectric Material for DVB-H Application</w:t>
               </w:r>
@@ -4963,51 +4963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Precorrection Method for Passive UWB Time-Reversal Beamformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5048,373 +5048,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Relationship between Field Amplitude Distribution, Its Maxima Distribution, and Field Uniformity inside a Mode-Stirred Reverberation Chamber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+                <w:t xml:space="preserve">[R4]. A wave propagation model based on Monte-Carlo particle-tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760642v1</w:t>
+                <w:t xml:space="preserve">hal-00934273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[R4]. A wave propagation model based on Monte-Carlo particle-tracing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">UWB Antennas Beamforming Using Passive Time-Reversal Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Science and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.779-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2207872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934273v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Antennas Beamforming Using Passive Time-Reversal Device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">On the Relationship between Field Amplitude Distribution, Its Maxima Distribution, and Field Uniformity inside a Mode-Stirred Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Arsalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, pp.779-782. </w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (ID 483287), 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2207872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2012/483287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760098v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Model of Solid State Power Amplifiers (SSPAs) for Agile Antennas Application</w:t>
               </w:r>
@@ -5426,64 +5426,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heredia Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Arsalane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5525,90 +5525,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3GPP Channel Model Emulation with Analysis of MIMO-LTE Performances in Reverberation Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Arsalane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5653,299 +5653,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and Multiband Dielectric Resonator Antenna with Pattern Diversity for Multi Standard Mobile Handheld Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact and Multiband Dielectric Resonator Antenna With Pattern Diversity for Multistandard Mobile Handheld Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majed Koubeissi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+                <w:t xml:space="preserve">L. Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (11), pp.4201-4208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2011.2164183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675432v1</w:t>
+                <w:t xml:space="preserve">hal-04548010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and Multiband Dielectric Resonator Antenna With Pattern Diversity for Multistandard Mobile Handheld Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Mouhamadou</w:t>
+                <w:t xml:space="preserve">Compact and Multiband Dielectric Resonator Antenna with Pattern Diversity for Multi Standard Mobile Handheld Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Decroze</w:t>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (11), pp.4201-4208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2011.2164183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04548010v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM-WiMAX Modulation of a Reflective Amplified Modulator in Radio-Over-Fiber Context</w:t>
               </w:r>
@@ -5957,51 +5957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Ftaich-Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kazmierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6065,90 +6065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active measurements of antenna diversity performances using a specific test-bed, in several environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6212,64 +6212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Belhouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6301,325 +6301,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new clean algorithm for angle of arrival denoising</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">Ultra Wideband Dielectric Resonator Antenna for DVB-H and GSM Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8, pp.478-481</w:t>
+              <w:t xml:space="preserve">, 2009, 8, pp.1021-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480409v1</w:t>
+                <w:t xml:space="preserve">hal-00480407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra Wideband Dielectric Resonator Antenna for DVB-H and GSM Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+                <w:t xml:space="preserve">A new clean algorithm for angle of arrival denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Akhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8, pp.1021-1024</w:t>
+              <w:t xml:space="preserve">, 2009, 8, pp.478-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480407v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triband Compact Antenna for Multistandard Terminals and User's Hand Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monediere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6666,51 +6666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Cosecant-Squared Pattern Antenna Fed by a New Butler Matrix Topology for Base Station at 42 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Freytag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6774,51 +6774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method design a butler matrix with broadside beam : application to a multibeam antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6995,238 +6995,225 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00436616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (98)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (99)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase change materials for reconfigurable terahertz (meta) devices: integration and challenges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphogenetic Metasurface Antennas for Satellite Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Renkanga Mbatchi</w:t>
+                <w:t xml:space="preserve">Chidinma Nnekwu Uche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasibeh Parsaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Jubilee International Conference on Advanced Materials, ROCAM 2024", 15-18 July 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bucarest (Roumanie), Romania</w:t>
+              <w:t xml:space="preserve">42nd ESA Antenna Workshop - Antenna Technologies for Future Space Missions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, Nov 2024, Noordwijk ( Pays-Bas ), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04775563v1</w:t>
+                <w:t xml:space="preserve">hal-04926468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Skitioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7235,348 +7222,361 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.1131-1132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729954v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Metasurface Antennas for Satellite Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chidinma Nnekwu Uche</w:t>
+                <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Skitioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd ESA Antenna Workshop - Antenna Technologies for Future Space Missions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.1131-1132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926468v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Skitioui</w:t>
+                <w:t xml:space="preserve">Phase change materials for reconfigurable terahertz (meta) devices: integration and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Renkanga Mbatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Jubilee International Conference on Advanced Materials, ROCAM 2024", 15-18 July 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bucarest (Roumanie), Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795831v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1-Bit Single Layer Transmitarray for Radiation Pattern Reconfiguration at 100 GHz Using Optical Control of Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Renkanga Mbatchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7972,792 +7972,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fredon</w:t>
+                <w:t xml:space="preserve">Morphogenetic Design of Self-Organized Correlated Disordered Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META 2023 Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611890v1</w:t>
+                <w:t xml:space="preserve">hal-05593385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time coherence processing of electromagnetic fields in complex media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting, AP-S/URSI 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886501⟩</w:t>
+              <w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMA, Apr 2022, London, France. pp.17-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216953v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Boudescoque</w:t>
+                <w:t xml:space="preserve">Space-time coherence processing of electromagnetic fields in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCOM 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eucap51087.2021.9411472⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting, AP-S/URSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.1844-1845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706224v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Decroze</w:t>
+                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudescoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t>
+              <w:t xml:space="preserve">JCOM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jun 2022, Besancon, France. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap51087.2021.9411472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489946v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions à l’Enseignement Des Travaux Pratiques en Microondes contraintes de la COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
+                <w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Fredon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom. pp.17-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612692v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'ouverture en spectroscopie THz dans le domaine temporel pour l'imagerie 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal Ait Assou</w:t>
+                <w:t xml:space="preserve">Solutions à l’Enseignement Des Travaux Pratiques en Microondes contraintes de la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes, Limoges 8-10 juin 2022</w:t>
+              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768651v1</w:t>
+                <w:t xml:space="preserve">hal-04612692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of analog multiplexing techniques applied to millimeter wave imaging</w:t>
               </w:r>
@@ -8867,7494 +8854,7477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Striking Efficiency in Morphogenetic Metasurface Antennas with Low Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chidinma Uche</w:t>
+                <w:t xml:space="preserve">Synthèse d'ouverture en spectroscopie THz dans le domaine temporel pour l'imagerie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Ait Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes, Limoges 8-10 juin 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795817v1</w:t>
+                <w:t xml:space="preserve">hal-03768651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Boudescoque</w:t>
+                <w:t xml:space="preserve">Investigating Striking Efficiency in Morphogenetic Metasurface Antennas with Low Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidinma Uche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasibeh Parsaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411472⟩</w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.612-615, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706213v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrés Fontana</w:t>
+                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudescoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes journées pédagogiques CNFM Microélectronique et nano-technologies 3 décembre 2021 - Saint-Malo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715273v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna array for real-time 3D imaging in terahertz domain”. 3rd edition of the Σ-Tech Days</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal Ait Assou</w:t>
+                <w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, limoges, France</w:t>
+              <w:t xml:space="preserve">16èmes journées pédagogiques CNFM Microélectronique et nano-technologies 3 décembre 2021 - Saint-Malo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d'intérêt public pour la coordination nationale de la formation en microélectronique et en nanotechnologies, Dec 2021, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555150v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Design for Band Gap Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Chehami</w:t>
+                <w:t xml:space="preserve">Antenna array for real-time 3D imaging in terahertz domain”. 3rd edition of the Σ-Tech Days</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Ait Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Explore the world of biomaterials with advanced photonics and artificial intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706235v1</w:t>
+                <w:t xml:space="preserve">hal-03555150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating short range MIMO imaging with optimized Fourier processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic Aperture Interferometric Imaging for noncooperative leack detection from shielded structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2558152⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.1087-1088, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706073v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Aperture Interferometric Imaging for noncooperative leack detection from shielded structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerating short range MIMO imaging with optimized Fourier processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berland Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decroze Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329981⟩</w:t>
+              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2558152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181772v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short range imaging system based on a new microwave photonic multiplexing technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Boudesocque</w:t>
+                <w:t xml:space="preserve">Morphogenetic Design for Band Gap Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXIII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2558239⟩</w:t>
+              <w:t xml:space="preserve">2023 17th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Florence, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP57121.2023.10133576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706101v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-band microwave photonic MIMO imaging system</w:t>
+                <w:t xml:space="preserve">Short range imaging system based on a new microwave photonic multiplexing technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boudesocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMW - 16th European Radar Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2558239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380179v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original UWB Radar Platform Based on Coherent Interleaving Sampling Technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Delias</w:t>
+                <w:t xml:space="preserve">C-band microwave photonic MIMO imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUMW - 16th European Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442052v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar ULB fondé sur la Technique de Sous-Echantillonnage Cohérent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Schutz</w:t>
+                <w:t xml:space="preserve">An Original UWB Radar Platform Based on Coherent Interleaving Sampling Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales Micro-ondes (JNM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.924-927, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465532v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation based development of a simulation platform of a microwave photonics Mimo imaging system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+                <w:t xml:space="preserve">Radar ULB fondé sur la Technique de Sous-Echantillonnage Cohérent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales Micro-ondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477548v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design study for UAV-Mounted GPR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Schutz</w:t>
+                <w:t xml:space="preserve">Experimentation based development of a simulation platform of a microwave photonics Mimo imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th European Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330130v1</w:t>
+                <w:t xml:space="preserve">hal-02477548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Computational Interferometric Imaging using a Chaotic Cavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Abid</w:t>
+                <w:t xml:space="preserve">Design study for UAV-Mounted GPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Västerås, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">49th European Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023027v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compressive Millimeter-Wave Interferometric Imager for Security Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+                <w:t xml:space="preserve">Millimeter-Wave Computational Interferometric Imaging using a Chaotic Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181769v1</w:t>
+                <w:t xml:space="preserve">hal-02023027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter wave computational interferometric radiometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Compressive Millimeter-Wave Interferometric Imager for Security Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072463⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.619-620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2018.8609122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181767v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de codage passive pour l'imagerie microonde à synthèse d'ouverture interférométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Microondes (JNM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passively Coded Synthetic Aperture Interferometric Radiometer (CSAIR): Theory and Measurement Results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millimeter wave computational interferometric radiometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. pp.841-842, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2017.8072463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499414v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO radar transmit array fed by a 1 × M passive chaotic cavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Passively Coded Synthetic Aperture Interferometric Radiometer (CSAIR): Theory and Measurement Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European Conference on Antennas and Propagation, to be held in Davos, Switzerland, on 10-15 April 2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, DAVOS, Switzerland</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306477v1</w:t>
+                <w:t xml:space="preserve">hal-01499414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time channel emulator for radar-altimeters characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+                <w:t xml:space="preserve">MIMO radar transmit array fed by a 1 × M passive chaotic cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Radar Conference (EuRAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 10th European Conference on Antennas and Propagation, to be held in Davos, Switzerland, on 10-15 April 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, DAVOS, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181765v1</w:t>
+                <w:t xml:space="preserve">hal-01306477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Aperture Interferometric Imaging Using a Passive Microwave Coding Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+                <w:t xml:space="preserve">Real-time channel emulator for radar-altimeters characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Antennas Measurment and Application (CAMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">2016 European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392889v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres à ondes de surface appliqués au multiplexage passif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+                <w:t xml:space="preserve">Synthetic Aperture Interferometric Imaging Using a Passive Microwave Coding Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Antennas Measurment and Application (CAMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212259v1</w:t>
+                <w:t xml:space="preserve">hal-01392889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unification of compressed imaging techniques in the microwave range and deconvolution strategy</w:t>
+                <w:t xml:space="preserve">Filtres à ondes de surface appliqués au multiplexage passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2015 - Eurad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213874v1</w:t>
+                <w:t xml:space="preserve">hal-01212259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive UWB Beamforming: a N to M Compression Study</w:t>
+                <w:t xml:space="preserve">Unification of compressed imaging techniques in the microwave range and deconvolution strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week 2015 - Eurad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213875v1</w:t>
+                <w:t xml:space="preserve">hal-01213874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du canal de propagation Air-Sol-Air appliqué aux Radioaltimètres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Passive UWB Beamforming: a N to M Compression Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19eme Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2015 - Eurad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281954v1</w:t>
+                <w:t xml:space="preserve">hal-01213875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie MIMO ULB à haute résolution par un composant passif à port unique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+                <w:t xml:space="preserve">Modélisation du canal de propagation Air-Sol-Air appliqué aux Radioaltimètres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">19eme Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213878v1</w:t>
+                <w:t xml:space="preserve">hal-01281954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental implementation of an Ultra-Wide Band MIMO radar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Imagerie MIMO ULB à haute résolution par un composant passif à port unique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eumw-Eurad 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212081v1</w:t>
+                <w:t xml:space="preserve">hal-01213878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre expérimentale d’un Radar MIMO Ultra-Large Bande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Experimental implementation of an Ultra-Wide Band MIMO radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Mmicroondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Eumw-Eurad 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212305v1</w:t>
+                <w:t xml:space="preserve">hal-01212081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-bit RF MEMS Aperture Tunable PIFA Antenna</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre expérimentale d’un Radar MIMO Ultra-Large Bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Mmicroondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211804v1</w:t>
+                <w:t xml:space="preserve">hal-01212305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de projection pour l’imagerie microonde à haute résolution en temps réel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+                <w:t xml:space="preserve">A 3-bit RF MEMS Aperture Tunable PIFA Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonah Gollub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213880v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive UWB beamforming: A N to M compression study</w:t>
+                <w:t xml:space="preserve">Algorithme de projection pour l’imagerie microonde à haute résolution en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ettien Kpre</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Gollub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706151v1</w:t>
+                <w:t xml:space="preserve">hal-01213880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB passive beamforming for large antenna arrays</w:t>
+                <w:t xml:space="preserve">Passive UWB beamforming: A N to M compression study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958949⟩</w:t>
+              <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.169-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138890v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized device for passive microwave UWB beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th European Conference on Antennas and Propagation (EuCAP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna radiation pattern measurements in reverberation chamber using Doppler analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2014 IEEE Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.Pages: 456 - 459, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive UWB multiplexing device for a single-port MIMO RADAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tampa, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actual Antenna Radiation Pattern Measurements in Reverberation Chamber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
+                <w:t xml:space="preserve">UWB passive beamforming for large antenna arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929018⟩</w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245792v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total isotropic sensitivitry (TIS) and throughput measurements for MIMO-LTE terminals on reverberant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Arsalane</w:t>
+                <w:t xml:space="preserve">Actual Antenna Radiation Pattern Measurements in Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Liebus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC1004 - 7th MC Meeting and joint workshop with FP7 Greenets on University of technology Ilemenau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915886v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de faisceaux par codage de formes d'onde : Application à l'imagerie microonde passive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+                <w:t xml:space="preserve">Total isotropic sensitivitry (TIS) and throughput measurements for MIMO-LTE terminals on reverberant cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Arsalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Liebus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ISIS - Paristech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, PARIS, France</w:t>
+              <w:t xml:space="preserve">IC1004 - 7th MC Meeting and joint workshop with FP7 Greenets on University of technology Ilemenau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, ILLEMENAU, Germany. pp.néant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934295v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of antenna diversity performance dependence on multi-antenna channel delay spread in reverberation chamber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Formation de faisceaux par codage de formes d'onde : Application à l'imagerie microonde passive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2012: the 6th European Conference on Antennas and Propagation, Congress Centre in</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR ISIS - Paristech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, PARIS, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773661v1</w:t>
+                <w:t xml:space="preserve">hal-00934295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaçage web et contrôle de bancs de caractérisation microonde pour la FOAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 ème Journées pédagogiques du CNFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of 3GPP SCME channel models emulated in mode-stirred reverberation chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Arsalane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTIA Certification Program Working Group, Contribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of 3GPP SCME channel models emulated in mode-stirred reverberation chambers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of antenna diversity performance dependence on multi-antenna channel delay spread in reverberation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Arsalane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3GPP TSG-RAN WG4 #63</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCAP 2012: the 6th European Conference on Antennas and Propagation, Congress Centre in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp. 456-459, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934290v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne utilisant un matériau magnéto-diélectrique accordable en fréquence et à diversité de diagramme de rayonnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+                <w:t xml:space="preserve">Validation of 3GPP SCME channel models emulated in mode-stirred reverberation chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Arsalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">3GPP TSG-RAN WG4 #63</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, PRAGUE, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992155v1</w:t>
+                <w:t xml:space="preserve">hal-00934290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact and reconfigurable DVB-H antenna for mobile handheld devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Arnaud</w:t>
+                <w:t xml:space="preserve">Creation of an Isotropic Multi-Path Propagation Channel Using SATIMO SG24 System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Choumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, EUR Congressi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1389-1392</w:t>
+              <w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, to be held at EUR Congressi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1644-1645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679182v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne agile en fréquence et en rayonnement utilisant un matériau magnéto-diélectrique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+                <w:t xml:space="preserve">An Algorithm for Mitigating the Multipath Propagation Effects in UWB Target Identification Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Vermesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 (JNMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Pages: 4A2</w:t>
+              <w:t xml:space="preserve">IWPCM 2011, International Workshop on Propagation and Channel Modeling for Next-Generation Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680965v1</w:t>
+                <w:t xml:space="preserve">hal-00678632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of an Isotropic Multi-Path Propagation Channel Using SATIMO SG24 System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+                <w:t xml:space="preserve">Performance measurements of modified LINC Transmitter for Wireless Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatna Benahmed Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, to be held at EUR Congressi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Nonlinear Microwave and Millimetre-wave Circuits (INMMiC) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678650v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm for Mitigating the Multipath Propagation Effects in UWB Target Identification Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">Antenne agile en fréquence et en rayonnement utilisant un matériau magnéto-diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatna Benahmed Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPCM 2011, International Workshop on Propagation and Channel Modeling for Next-Generation Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 (JNMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Pages: 4A2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678632v1</w:t>
+                <w:t xml:space="preserve">hal-00680965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measurements of modified LINC Transmitter for Wireless Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+                <w:t xml:space="preserve">A compact and reconfigurable DVB-H antenna for mobile handheld devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vaudon</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nonlinear Microwave and Millimetre-wave Circuits (INMMiC) 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, EUR Congressi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1389-1392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679235v1</w:t>
+                <w:t xml:space="preserve">hal-00679182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of two ultra compact antennas using original materials with pattern diversity</w:t>
+                <w:t xml:space="preserve">Antenne utilisant un matériau magnéto-diélectrique accordable en fréquence et à diversité de diagramme de rayonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Ahmed Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antenna Technology (iWAT), 2011 International Workshop on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675655v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operational Modified-LINC Demonstrator for Wireless Communication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vaudon</w:t>
+                <w:t xml:space="preserve">Multipath Propagation channel Emulation For antenna Diversity Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Choumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, to be held at EUR Congressi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.480-482</w:t>
+              <w:t xml:space="preserve">IWPCM 2011 - International Workshop on Propagation and Channel Modelling for Next-Generation Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678677v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath Propagation channel Emulation For antenna Diversity Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">An Operational Modified-LINC Demonstrator for Wireless Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatna Benahmed Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPCM 2011 - International Workshop on Propagation and Channel Modelling for Next-Generation Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, to be held at EUR Congressi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.480-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678550v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de Performances de la Technique LINC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+                <w:t xml:space="preserve">Overview of two ultra compact antennas using original materials with pattern diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vaudon</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 -</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antenna Technology (iWAT), 2011 International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hong-Kong, China. pp.50.53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAT.2011.5752360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681066v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measurements of Modified LINC transmitter for wireless applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de Performances de la Technique LINC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatna Benahmed Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vaudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Oral session 2D-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971415v1</w:t>
+                <w:t xml:space="preserve">hal-00681066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du Laboratoire d'Enseignement Virtuel en électronique radiofréquence pour les formations de Master?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Danielle Rousset</w:t>
+                <w:t xml:space="preserve">Performance measurements of Modified LINC transmitter for wireless applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benahmed Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du club des DSI du Limousin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940056v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du point de fonctionnement d'un RMEASOA sur les performances d'une transmission WiMax sur fibre optique pour le réseau d'accès</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">Mise en œuvre du Laboratoire d'Enseignement Virtuel en électronique radiofréquence pour les formations de Master?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 - JNMO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Poster Session 6E-7</w:t>
+              <w:t xml:space="preserve">Réunion du club des DSI du Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, LIMOGES, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681084v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cooperative and Non-cooperative Relaying in WiMAX Communication Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Impact du point de fonctionnement d'un RMEASOA sur les performances d'une transmission WiMax sur fibre optique pour le réseau d'accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Ftaich-Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 71st Vehicular Technology Conference VTC2010-Spring, 8Pb : Multiple Antenna systems and Space-Time Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, TAPEI, Taiwan. pp.1-5</w:t>
+              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 - JNMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Poster Session 6E-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481846v1</w:t>
+                <w:t xml:space="preserve">hal-00681084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chip antenna utilisant un materiau magneto dielectrique fonctionnant dans la bande uhf v</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+                <w:t xml:space="preserve">LABoratoire d'ENseignement Virtuel - Expériences et méthodes pédagagiques de gestion de travaux pratiques à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Souriou</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.13</w:t>
+              <w:t xml:space="preserve">Université Vivaldi 2010, UMR Poitou-Charentes Limousin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489001v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LABoratoire d'ENseignement Virtuel - Expériences et méthodes pédagagiques de gestion de travaux pratiques à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">LABoratoire d'ENseignement VIrtuel - Expériences et méthodes pédagogiques de gestion de travaux pratiques à distance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Vivaldi 2010, UMR Poitou-Charentes Limousin,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Limoges, France</w:t>
+              <w:t xml:space="preserve">Université Vivaldi 2010 - UNR Poitou-Charentes Limousin - Limoges - 17 Mars 2010 - 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, LIMOGES, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620696v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LABoratoire d'ENseignement VIrtuel - Expériences et méthodes pédagogiques de gestion de travaux pratiques à distance ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Chip antenna utilisant un materiau magneto dielectrique fonctionnant dans la bande uhf v</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danielle Rousset</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Vivaldi 2010 - UNR Poitou-Charentes Limousin - Limoges - 17 Mars 2010 - 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, LIMOGES, France. pp.1</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940069v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre de nouvelles pratiques pédagogiques pour l'enseignement à distance des travaux pratiques en électronique radiofréquence pour les formations de Master?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international Université Lille 1 &amp; UMAB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mostaganem, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handheld Dielectric Resonator Antenna for Ultra Wideband Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+                <w:t xml:space="preserve">On the Cooperative and Non-cooperative Relaying in WiMAX Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakih Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Belhouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Workshop on Antenna Technology: iWAT2010: " Small Antennas and Novel Metamaterials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lisbonne, Portugal. Winner of the best Student Paper prize Award</w:t>
+              <w:t xml:space="preserve">IEEE 71st Vehicular Technology Conference VTC2010-Spring, 8Pb : Multiple Antenna systems and Space-Time Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, TAPEI, Taiwan. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623957v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Simulations of Outdoor-to-Indoor WiMX Relay Communication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handheld Dielectric Resonator Antenna for Ultra Wideband Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th European Conference on Antennas and Propagation EUCAP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2010, Barcelone, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Workshop on Antenna Technology: iWAT2010: " Small Antennas and Novel Metamaterials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lisbonne, Portugal. Winner of the best Student Paper prize Award</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481691v1</w:t>
+                <w:t xml:space="preserve">hal-00623957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and Multiband dielectric Resonator Antenna with Reconfigurable Radiation Pattern</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurements and Simulations of Outdoor-to-Indoor WiMX Relay Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Belhouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakih Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Akhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">The 4th European Conference on Antennas and Propagation EUCAP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2010, Barcelone, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481741v1</w:t>
+                <w:t xml:space="preserve">hal-00481691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor to Indoor channel characterization by simulations and measurements for optimising WiMAX Relay Network Deployment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oussama Akhdar</w:t>
+                <w:t xml:space="preserve">Compact and Multiband dielectric Resonator Antenna with Reconfigurable Radiation Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2009, IEEE 69th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain. ISSN : 1550-2252 pp 1-5</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480559v1</w:t>
+                <w:t xml:space="preserve">hal-00481741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MIMO WiMAX-OFDM based System Measurements in Real Environments</w:t>
               </w:r>
@@ -16366,64 +16336,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Belhouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16459,342 +16429,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction of Arrival Measurements for Outdoor-to-Indoor Channel Characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Outdoor to Indoor channel characterization by simulations and measurements for optimising WiMAX Relay Network Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Akhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd European Conference on Antennas and Propagation EuCAP 2009, at Estrel Convention Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.2280-2282</w:t>
+              <w:t xml:space="preserve">VTC 2009, IEEE 69th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain. ISSN : 1550-2252 pp 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480953v1</w:t>
+                <w:t xml:space="preserve">hal-00480559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Band Diversity Antenna Performances Evaluation for Multi-Standard Compact Wireless Terminal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Direction of Arrival Measurements for Outdoor-to-Indoor Channel Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Akhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd European Conference on Antennas and Propagation EuCAP 2009, at Estrel Convention Center, S3A15: Multi-Antenna Systems in Handheld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.0</w:t>
+              <w:t xml:space="preserve">The 3rd European Conference on Antennas and Propagation EuCAP 2009, at Estrel Convention Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.2280-2282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480529v1</w:t>
+                <w:t xml:space="preserve">hal-00480953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des performances de diversité d'antennes sur un terminal compact, dans un environnement réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16826,1108 +16796,1112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of antenna diversity performances on a compact wireless device, in real environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Band Diversity Antenna Performances Evaluation for Multi-Standard Compact Wireless Terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation, URSI 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">The 3rd European Conference on Antennas and Propagation EuCAP 2009, at Estrel Convention Center, S3A15: Multi-Antenna Systems in Handheld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340718v1</w:t>
+                <w:t xml:space="preserve">hal-00480529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched Beam Antenna with Cosecant-Squared Pattern in the Mm-Wave. Enhancement of the Butler Matrix Topologies for Loss Reduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of antenna diversity performances on a compact wireless device, in real environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation, URSI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340717v1</w:t>
+                <w:t xml:space="preserve">hal-00340718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Technique for angle of arrival measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">Switched Beam Antenna with Cosecant-Squared Pattern in the Mm-Wave. Enhancement of the Butler Matrix Topologies for Loss Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Freytag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation, URSI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, San Diego, United States. paper#:2070</w:t>
+              <w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340727v1</w:t>
+                <w:t xml:space="preserve">hal-00340717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy saving design for a Wireless Mobile Relay Ad-hoc Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">A Simple Technique for angle of arrival measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Akhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRASMUS Workshop (Interface RAdio pour les réseaux radio MUlti-Sauts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Val Thorens, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation, URSI 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, San Diego, United States. paper#:2070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156607v1</w:t>
+                <w:t xml:space="preserve">hal-00340727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of coupling, magnitude and phase of radiation patterns on antenna diversity performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuMW2007 - European Microwave Week 2007 - ICM, Munich International Congress Centre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity Antennas Efficiencies Enhancement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
+                <w:t xml:space="preserve">Energy saving design for a Wireless Mobile Relay Ad-hoc Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Honolulu, HAWAI, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">IRASMUS Workshop (Interface RAdio pour les réseaux radio MUlti-Sauts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Val Thorens, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156832v1</w:t>
+                <w:t xml:space="preserve">hal-00156607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des modèles de canal espace-temps en incluant une bi-polarisation pour un scénario MIMO4x4 en indoor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adil Belhouji</w:t>
+                <w:t xml:space="preserve">Mobile Communication Antennas in Uniform and Gaussian Propagation Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session Poster2E</w:t>
+              <w:t xml:space="preserve">The Second European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158039v1</w:t>
+                <w:t xml:space="preserve">hal-00200791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Communication Antennas in Uniform and Gaussian Propagation Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
+                <w:t xml:space="preserve">The &amp;quot;Monopolar Wire Patch Antenna&amp;quot; Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Second European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200791v1</w:t>
+                <w:t xml:space="preserve">hal-00200813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Monopolar Wire Patch Antenna&amp;quot; Concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity Antennas Efficiencies Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, HAWAI, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200813v1</w:t>
+                <w:t xml:space="preserve">hal-00156832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances en diversité d'antennes intégrées sur terminaux portables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">Extension des modèles de canal espace-temps en incluant une bi-polarisation pour un scénario MIMO4x4 en indoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Belhouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -17937,112 +17911,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session orale 4A</w:t>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session Poster2E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158324v1</w:t>
+                <w:t xml:space="preserve">hal-00158039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual information helping to design wireless sensor network with censoring data transmission and on/off sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Evaluation des performances en diversité d'antennes intégrées sur terminaux portables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18054,529 +18028,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Wireless Sensor Network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session orale 4A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133745v1</w:t>
+                <w:t xml:space="preserve">hal-00158324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband Phased-array antennas for PCS and UMTS Applications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+                <w:t xml:space="preserve">Mutual information helping to design wireless sensor network with censoring data transmission and on/off sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vaudon</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP'2006 - European Conference on Antennas and Propagation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, NICE, France</w:t>
+              <w:t xml:space="preserve">IASTED Wireless Sensor Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00134083v1</w:t>
+                <w:t xml:space="preserve">hal-00133745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer switched beam antenna with cosecant-squared elevation pattern for communication systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Freytag</w:t>
+                <w:t xml:space="preserve">Wideband Phased-array antennas for PCS and UMTS Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jecko</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP'2006 - European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">EuCAP'2006 - European Conference on Antennas and Propagation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133801v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00134083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des performances obtenues sur la simulation d'antennes électriquement petites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Chousseaud</w:t>
+                <w:t xml:space="preserve">Multilayer switched beam antenna with cosecant-squared elevation pattern for communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Freytag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Nantes, France. 4E9.436.pdf</w:t>
+              <w:t xml:space="preserve">EuCAP'2006 - European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777281v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparaison des performances obtenues sur la simulation d'antennes électriquement petites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chousseaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Collardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France. 4E9.436.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Workshop Small Antennas - Software issues : computing and benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chousseaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Collardey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18586,51 +18681,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d’ouverture en spectroscopie THz dans le domaine Temporel pour l’imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Ait Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18672,51 +18767,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, Neuvième Conférence Plénière du GDR ONDES, Pôle évènementiel de LILLIAD, Université de Lille 30 novembre et 1er décembre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18726,143 +18821,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulateur de canal de propagation pour radioaltimètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1502711 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18872,154 +18967,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Pratiques Pédagogiques fac à la crise du Covid19 - GDR SoC2 - Club EEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19029,105 +19124,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des Systèmes Multi-Antennes pour les Télécommunications et les Radars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Limoges, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01163320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19274,51 +19369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Uche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibeh Parsaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Froment&#232;ze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3609217" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yat&#8208;sing To" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202515085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Amorim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fromenteze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3405715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Yurduseven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47832-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Skitioui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3409195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Chehami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41775-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131610v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Assou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decroze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2023.3281771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Berland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudesocque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3131394" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.054039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diebold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Imani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3136903" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3079167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Viet Hoang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Babar Abbasi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Khalily" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.103906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Xin Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng-Bo Wu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Jie Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Fai Chan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yao Xia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3090111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.417448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Mouhamadou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997608" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soltane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2957428" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudescoque" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000801" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fusco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3004065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2905269" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18051536" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2858178" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864739v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2017.2775661" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s175907871700023x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871700023X" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andrieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2517672" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316940v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sakamoto" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2543525" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354838" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138886v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Gollub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921081" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2342766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138884v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2382647" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787459v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vermesan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2012.0191" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2271631" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2269474" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2272474" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760642v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arsalane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/483287" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934273v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viennot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vaudon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760098v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2207872" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917299v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Juan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heredia Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760650v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/239420" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2164183" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548010v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huitema" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koubeissi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouhamadou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ftaich-Frigui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2155643" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Adovi Tounou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Belhouji" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480409v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Akhdar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480407v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monediere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/491262" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freytag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dall'Omo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775563v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Renkanga Mbatchi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729954v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686672" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Nnekwu Uche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986045" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706075v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352654" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267886v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.10050218" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216953v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886501" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap51087.2021.9411472" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489946v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fredon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768651v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618632" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732522" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706213v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411472" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehami" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133576" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berland Fabien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decroze Cyril" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558152" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181772v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329981" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706101v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558239" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380179v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442052v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamdi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schutz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farah" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delias" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910919" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465532v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamdi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schutz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477548v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330130v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schutz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023027v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181769v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vellas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8609122" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181767v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072463" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01525383v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01499414v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01306477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181765v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paris" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tallet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01392889v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212259v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213874v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213875v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281954v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213878v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212081v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212305v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01211804v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Chaabane" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213880v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706151v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346264" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138890v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958949" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138891v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901765" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282539v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003320" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138888v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848444" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245792v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929018" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915886v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Liebus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934295v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00773661v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206357" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934289v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934290v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992155v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Ahmed Daho" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679182v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680965v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benahmed Daho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678650v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Choumane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00678632v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679235v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773330" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675655v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2011.5752360" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678677v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678550v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681066v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971415v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benahmed Daho" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neveux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940056v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rousset" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681084v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481846v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Khalil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489001v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620696v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940069v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661096v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623957v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481691v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481741v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480559v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480946v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480953v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480529v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480721v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340718v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340717v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340727v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156607v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157244v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156832v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158039v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200791v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200813v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158324v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133745v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134083v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Abdallah" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133801v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Freytag" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777281v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chousseaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847019v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769724v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281956v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01163320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Uche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibeh Parsaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Froment&#232;ze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3609217" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yat&#8208;sing To" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202515085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Amorim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fromenteze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3405715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Yurduseven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47832-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Skitioui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3409195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41775-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Chehami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00321" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131610v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Assou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decroze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2023.3281771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Berland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudesocque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3131394" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.054039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diebold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Imani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3136903" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3079167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Viet Hoang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Babar Abbasi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Khalily" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.103906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Xin Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng-Bo Wu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Jie Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Fai Chan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yao Xia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3090111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.417448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soltane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2957428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Mouhamadou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fusco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3004065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudescoque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2905269" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18051536" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2858178" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864739v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2017.2775661" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871700023X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s175907871700023x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sakamoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2543525" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2517672" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354838" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138886v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Gollub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921081" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2342766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138884v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2382647" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2271631" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vermesan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2012.0191" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2269474" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2272474" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viennot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vaudon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760098v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2207872" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arsalane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/483287" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917299v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Juan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heredia Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760650v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/239420" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huitema" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koubeissi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouhamadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2164183" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675432v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ftaich-Frigui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2155643" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Adovi Tounou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Belhouji" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Akhdar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monediere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/491262" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freytag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dall'Omo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Nnekwu Uche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686672" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775563v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Renkanga Mbatchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986045" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706075v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352654" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267886v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593385v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489946v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fredon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.10050218" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886501" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706224v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap51087.2021.9411472" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618632" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768651v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732522" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706213v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411472" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555150v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181772v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329981" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706073v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berland Fabien" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decroze Cyril" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558152" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehami" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133576" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706101v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558239" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380179v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamdi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schutz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delias" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910919" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465532v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamdi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schutz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477548v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330130v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schutz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vellas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8609122" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01525383v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181767v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072463" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01499414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01306477v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181765v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paris" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tallet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01392889v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212259v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213874v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213875v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281954v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213878v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212081v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212305v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01211804v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Chaabane" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706151v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346264" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138891v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901765" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003320" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138888v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848444" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138890v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958949" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929018" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915886v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Liebus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934295v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934289v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00773661v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206357" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678650v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Choumane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00678632v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679235v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benahmed Daho" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773330" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680965v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679182v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992155v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Ahmed Daho" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678550v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678677v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675655v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2011.5752360" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681066v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971415v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benahmed Daho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neveux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940056v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rousset" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681084v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620696v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940069v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489001v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661096v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481846v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Khalil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623957v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481691v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481741v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480946v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480559v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480953v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480721v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480529v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340718v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340727v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157244v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156607v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200791v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200813v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158039v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158324v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133745v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134083v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Abdallah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133801v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Freytag" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777281v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chousseaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769724v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281956v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01163320v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>