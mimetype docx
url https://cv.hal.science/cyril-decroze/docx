--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -2217,525 +2217,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Radiation Pattern Measurement in a Reverberating Enclosure Using the Time-Gating Technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency-Diverse Computational Automotive Radar Technique for Debris Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Soltane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Reineix</w:t>
+                <w:t xml:space="preserve">Vincent Fusco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2957428⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (22), pp.13167-13177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3004065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396456v1</w:t>
+                <w:t xml:space="preserve">hal-04706133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Millimeter-Wave Computational Interferometric Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+                <w:t xml:space="preserve">Microwave Photonic MIMO Radar for Short-Range 3D Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudescoque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Di Bin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.101416-101425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997608⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.107326-107334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181819v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Diverse Computational Automotive Radar Technique for Debris Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+                <w:t xml:space="preserve">Antenna Radiation Pattern Measurement in a Reverberating Enclosure Using the Time-Gating Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Soltane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fusco</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Reineix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.3004065⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.183 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2957428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706133v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Photonic MIMO Radar for Short-Range 3D Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Berland</w:t>
+                <w:t xml:space="preserve">Enhancing Millimeter-Wave Computational Interferometric Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.107326-107334. </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.101416-101425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3000801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2997608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706197v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Transverse Spectrum Deconvolution Technique for MIMO Short-Range Fourier Imaging</w:t>
               </w:r>
@@ -2881,51 +2881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3011,51 +3011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3115,51 +3115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Kpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3910,269 +3910,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Beamforming Using Surface Acoustic Wave Filters</w:t>
+                <w:t xml:space="preserve">CLEAN Deconvolution Applied to Passive Compressed Beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706242v1</w:t>
+                <w:t xml:space="preserve">hal-01138886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CLEAN Deconvolution Applied to Passive Compressed Beamforming</w:t>
+                <w:t xml:space="preserve">Passive Beamforming Using Surface Acoustic Wave Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.76-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2354838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138886v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational imaging using a mode-mixing cavity at microwave frequencies</w:t>
               </w:r>
@@ -4286,709 +4286,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna Gain and Radiation Pattern Measurements in Reverberation Chamber Using Doppler Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+                <w:t xml:space="preserve">Waveform Coding for Passive Multiplexing: Application to Microwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2342766⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.10.1109/TAP.2014.2382647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2382647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281883v1</w:t>
+                <w:t xml:space="preserve">hal-01138884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waveform Coding for Passive Multiplexing: Application to Microwave Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+                <w:t xml:space="preserve">Antenna Gain and Radiation Pattern Measurements in Reverberation Chamber Using Doppler Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.10.1109/TAP.2014.2382647. </w:t>
+              <w:t xml:space="preserve">, 2014, 62 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2382647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2342766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138884v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna radiation pattern measurements in reverberation chamber using plane wave decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">Frequency Tunable Antenna Antenna Using a Magneto-Dielectric Material for DVB-H Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61 (10), pp.5000-5007. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2271631⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 61 (9), pp.4456-4466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2269474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906677v1</w:t>
+                <w:t xml:space="preserve">hal-00906937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghost Image Cancellation Algorithm through Numeric Beamforming for Multi - Antenna Radar Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Vermesan</w:t>
+                <w:t xml:space="preserve">A Precorrection Method for Passive UWB Time-Reversal Beamformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (5), pp.480-488. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10.1109/LAWP.2013.2272474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2012.0191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2013.2272474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787459v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precorrection Method for Passive UWB Time-Reversal Beamformer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+                <w:t xml:space="preserve">Antenna radiation pattern measurements in reverberation chamber using plane wave decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (10), pp.5000-5007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2271631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934283v1</w:t>
+                <w:t xml:space="preserve">hal-00906677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Tunable Antenna Antenna Using a Magneto-Dielectric Material for DVB-H Application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghost Image Cancellation Algorithm through Numeric Beamforming for Multi - Antenna Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Arnaud</w:t>
+                <w:t xml:space="preserve">Irina Vermesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2013.2269474⟩</w:t>
+              <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (5), pp.480-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-rsn.2012.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906937v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Precorrection Method for Passive UWB Time-Reversal Beamformer</w:t>
+                <w:t xml:space="preserve">Precorrection Method for Passive UWB Time-Reversal Beamformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
@@ -4997,683 +5006,674 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.10.1109/LAWP.2013.2272474. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 12, pp. 836-840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2013.2272474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01138883v1</w:t>
+                <w:t xml:space="preserve">hal-00934283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[R4]. A wave propagation model based on Monte-Carlo particle-tracing</w:t>
+                <w:t xml:space="preserve">Behavioral Model of Solid State Power Amplifiers (SSPAs) for Agile Antennas Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Viennot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">Diego Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
+                <w:t xml:space="preserve">Heredia Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Arsalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">CTIA certification Program working group contribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, MOSG120506, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934273v1</w:t>
+                <w:t xml:space="preserve">hal-00917299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Antennas Beamforming Using Passive Time-Reversal Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3GPP Channel Model Emulation with Analysis of MIMO-LTE Performances in Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Arsalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11, pp.779-782. </w:t>
+              <w:t xml:space="preserve">International journal of antennas and Propagation (MIMO Over-The-Air Research, Development, and Testing special issue)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Volume 2012 (2012) (Article ID 239420), 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2207872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2012/239420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760098v1</w:t>
+                <w:t xml:space="preserve">hal-00760650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Relationship between Field Amplitude Distribution, Its Maxima Distribution, and Field Uniformity inside a Mode-Stirred Reverberation Chamber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+                <w:t xml:space="preserve">[R4]. A wave propagation model based on Monte-Carlo particle-tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mérillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760642v1</w:t>
+                <w:t xml:space="preserve">hal-00934273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Model of Solid State Power Amplifiers (SSPAs) for Agile Antennas Application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+                <w:t xml:space="preserve">UWB Antennas Beamforming Using Passive Time-Reversal Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTIA certification Program working group contribution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.779-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2207872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917299v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3GPP Channel Model Emulation with Analysis of MIMO-LTE Performances in Reverberation Chamber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">On the Relationship between Field Amplitude Distribution, Its Maxima Distribution, and Field Uniformity inside a Mode-Stirred Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Arsalane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of antennas and Propagation (MIMO Over-The-Air Research, Development, and Testing special issue)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Volume 2012 (2012) (Article ID 239420), 8 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (ID 483287), 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/239420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2012/483287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760650v1</w:t>
+                <w:t xml:space="preserve">hal-00760642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact and Multiband Dielectric Resonator Antenna With Pattern Diversity for Multistandard Mobile Handheld Devices</w:t>
               </w:r>
@@ -5823,51 +5823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5957,51 +5957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Ftaich-Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kazmierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6065,51 +6065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active measurements of antenna diversity performances using a specific test-bed, in several environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6225,51 +6225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6301,386 +6301,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra Wideband Dielectric Resonator Antenna for DVB-H and GSM Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triband Compact Antenna for Multistandard Terminals and User's Hand Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monediere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2009/491262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480407v1</w:t>
+                <w:t xml:space="preserve">hal-03181814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new clean algorithm for angle of arrival denoising</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">Ultra Wideband Dielectric Resonator Antenna for DVB-H and GSM Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8, pp.478-481</w:t>
+              <w:t xml:space="preserve">, 2009, 8, pp.1021-1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480409v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triband Compact Antenna for Multistandard Terminals and User's Hand Effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">A new clean algorithm for angle of arrival denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Akhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monediere</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.478-481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181814v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Cosecant-Squared Pattern Antenna Fed by a New Butler Matrix Topology for Base Station at 42 GHz</w:t>
               </w:r>
@@ -7029,269 +7029,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Metasurface Antennas for Satellite Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chidinma Nnekwu Uche</w:t>
+                <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Skitioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd ESA Antenna Workshop - Antenna Technologies for Future Space Missions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.1131-1132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926468v1</w:t>
+                <w:t xml:space="preserve">hal-04795831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Skitioui</w:t>
+                <w:t xml:space="preserve">Morphogenetic Metasurface Antennas for Satellite Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidinma Nnekwu Uche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasibeh Parsaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42nd ESA Antenna Workshop - Antenna Technologies for Future Space Missions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, Nov 2024, Noordwijk ( Pays-Bas ), Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795831v1</w:t>
+                <w:t xml:space="preserve">hal-04926468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Modulated Continuous Wave Computational Imaging : Preliminary Results</w:t>
               </w:r>
@@ -7356,51 +7356,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.1131-1132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729954v1</w:t>
@@ -7643,1627 +7643,1627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05219602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Metasurface Engineering for Computational Localization Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymundo Amorim</w:t>
+                <w:t xml:space="preserve">Sparse Synthetic Antenna Array for 3D Imaging and Spectroscopy in the Terahertz range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Ait Assou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">48th Conference on Infrared, Millimeter And Terahertz Waves, IRMMW-THz 2023, 17 -22 September 2023, Montreal, Quebec, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706075v1</w:t>
+                <w:t xml:space="preserve">hal-04267886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Synthetic Antenna Array for 3D Imaging and Spectroscopy in the Terahertz range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">Morphogenetic Metasurface Engineering for Computational Localization Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Conference on Infrared, Millimeter And Terahertz Waves, IRMMW-THz 2023, 17 -22 September 2023, Montreal, Quebec, Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.631-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267886v1</w:t>
+                <w:t xml:space="preserve">hal-04706075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Metasurface Engineering for Computational Localization Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
+                <w:t xml:space="preserve">Morphogenetic Design of Self-Organized Correlated Disordered Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhila Chehami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META 2023 Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853369v1</w:t>
+                <w:t xml:space="preserve">hal-05593385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic Design of Self-Organized Correlated Disordered Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fadhila Chehami</w:t>
+                <w:t xml:space="preserve">Morphogenetic Metasurface Engineering for Computational Localization Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymundo Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2023 Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, Italy. pp.631-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593385v1</w:t>
+                <w:t xml:space="preserve">hal-04853369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of analog multiplexing techniques applied to millimeter wave imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Skitioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t>
+              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Orlando, France. pp.18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2618632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489946v1</w:t>
+                <w:t xml:space="preserve">hal-04706129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time coherence processing of electromagnetic fields in complex media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
+                <w:t xml:space="preserve">Synthèse d'ouverture en spectroscopie THz dans le domaine temporel pour l'imagerie 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Ait Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting, AP-S/URSI 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes, Limoges 8-10 juin 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216953v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
+                <w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCOM 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/eucap51087.2021.9411472⟩</w:t>
+              <w:t xml:space="preserve">2021 51st European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMA, Apr 2022, London, France. pp.17-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706224v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fredon</w:t>
+                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudescoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t>
+              <w:t xml:space="preserve">JCOM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jun 2022, Besancon, France. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/eucap51087.2021.9411472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611890v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions à l’Enseignement Des Travaux Pratiques en Microondes contraintes de la COVID-19</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Space-time coherence processing of electromagnetic fields in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Davy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting, AP-S/URSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.1844-1845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612692v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of analog multiplexing techniques applied to millimeter wave imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+                <w:t xml:space="preserve">Microwave Engineering education during COVID-19 pandemic: challenges and solutions implemented in practical work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fredon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passive and Active Millimeter-Wave Imaging XXV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2618632⟩</w:t>
+              <w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom. pp.17-20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.10050218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706129v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'ouverture en spectroscopie THz dans le domaine temporel pour l'imagerie 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal Ait Assou</w:t>
+                <w:t xml:space="preserve">Solutions à l’Enseignement Des Travaux Pratiques en Microondes contraintes de la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes, Limoges 8-10 juin 2022</w:t>
+              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768651v1</w:t>
+                <w:t xml:space="preserve">hal-04612692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Striking Efficiency in Morphogenetic Metasurface Antennas with Low Modulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chidinma Uche</w:t>
+                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudescoque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.612-615, </w:t>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795817v1</w:t>
+                <w:t xml:space="preserve">hal-04706213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Phase Dispersion Issue in FMCW Photonic Time Multiplexed Radar Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Boudescoque</w:t>
+                <w:t xml:space="preserve">Investigating Striking Efficiency in Morphogenetic Metasurface Antennas with Low Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidinma Uche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasibeh Parsaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromentèze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.612-615, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706213v1</w:t>
+                <w:t xml:space="preserve">hal-04795817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement expérimental des systèmes micro-ondes pendant la pandémie Covid-19 : défis et solutions mises en œuvre dans les travaux pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9344,51 +9344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna array for real-time 3D imaging in terahertz domain”. 3rd edition of the Σ-Tech Days</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Ait Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9465,51 +9465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Aperture Interferometric Imaging for noncooperative leack detection from shielded structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9935,713 +9935,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-band microwave photonic MIMO imaging system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design study for UAV-Mounted GPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Hallak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Boudesocque</w:t>
+                <w:t xml:space="preserve">Maxime Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMW - 16th European Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">49th European Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380179v1</w:t>
+                <w:t xml:space="preserve">hal-02330130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Original UWB Radar Platform Based on Coherent Interleaving Sampling Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Hamdi</w:t>
+                <w:t xml:space="preserve">C-band microwave photonic MIMO imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schutz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Delias</w:t>
+                <w:t xml:space="preserve">Hamza Hallak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Marie-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUMW - 16th European Radar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442052v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar ULB fondé sur la Technique de Sous-Echantillonnage Cohérent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Original UWB Radar Platform Based on Coherent Interleaving Sampling Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Hamdi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Reynaud</w:t>
+                <w:t xml:space="preserve">A. Delias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales Micro-ondes (JNM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 49th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France. pp.924-927, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465532v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation based development of a simulation platform of a microwave photonics Mimo imaging system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+                <w:t xml:space="preserve">Radar ULB fondé sur la Technique de Sous-Echantillonnage Cohérent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales Micro-ondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477548v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design study for UAV-Mounted GPR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Schutz</w:t>
+                <w:t xml:space="preserve">Experimentation based development of a simulation platform of a microwave photonics Mimo imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boudesocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Hallak Elwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th European Radar Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">European Conference on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330130v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter-Wave Computational Interferometric Imaging using a Chaotic Cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Västerås, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10908,77 +10908,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, United States. pp.841-842, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11202,51 +11202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time channel emulator for radar-altimeters characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11390,301 +11390,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres à ondes de surface appliqués au multiplexage passif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en oeuvre expérimentale d’un Radar MIMO Ultra-Large Bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Mmicroondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212259v1</w:t>
+                <w:t xml:space="preserve">hal-01212305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unification of compressed imaging techniques in the microwave range and deconvolution strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+                <w:t xml:space="preserve">A 3-bit RF MEMS Aperture Tunable PIFA Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Okan Yurduseven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2015 - Eurad</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213874v1</w:t>
+                <w:t xml:space="preserve">hal-01211804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive UWB Beamforming: a N to M Compression Study</w:t>
+                <w:t xml:space="preserve">Algorithme de projection pour l’imagerie microonde à haute résolution en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
@@ -11694,1473 +11677,1490 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Gollub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week 2015 - Eurad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213875v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du canal de propagation Air-Sol-Air appliqué aux Radioaltimètres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Paris</w:t>
+                <w:t xml:space="preserve">Passive UWB beamforming: A N to M compression study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Kpre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19eme Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.169-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281954v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie MIMO ULB à haute résolution par un composant passif à port unique</w:t>
+                <w:t xml:space="preserve">Filtres à ondes de surface appliqués au multiplexage passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213878v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental implementation of an Ultra-Wide Band MIMO radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unification of compressed imaging techniques in the microwave range and deconvolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okan Yurduseven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eumw-Eurad 2015</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2015 - Eurad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212081v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre expérimentale d’un Radar MIMO Ultra-Large Bande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive UWB Beamforming: a N to M Compression Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Mmicroondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week 2015 - Eurad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212305v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-bit RF MEMS Aperture Tunable PIFA Antenna</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+                <w:t xml:space="preserve">Modélisation du canal de propagation Air-Sol-Air appliqué aux Radioaltimètres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">19eme Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211804v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de projection pour l’imagerie microonde à haute résolution en temps réel</w:t>
+                <w:t xml:space="preserve">Imagerie MIMO ULB à haute résolution par un composant passif à port unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213880v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01213878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive UWB beamforming: A N to M compression study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental implementation of an Ultra-Wide Band MIMO radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ettien Lazare Kpré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ettien Kpre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eumw-Eurad 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04706151v1</w:t>
+                <w:t xml:space="preserve">hal-01212081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized device for passive microwave UWB beamforming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+                <w:t xml:space="preserve">Actual Antenna Radiation Pattern Measurements in Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Conference on Antennas and Propagation (EuCAP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
+              <w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138891v1</w:t>
+                <w:t xml:space="preserve">hal-01245792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna radiation pattern measurements in reverberation chamber using Doppler analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+                <w:t xml:space="preserve">Passive UWB multiplexing device for a single-port MIMO RADAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2014 IEEE Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.Pages: 456 - 459, </w:t>
+              <w:t xml:space="preserve">International Microwave Symposium 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282539v1</w:t>
+                <w:t xml:space="preserve">hal-01138888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive UWB multiplexing device for a single-port MIMO RADAR</w:t>
+                <w:t xml:space="preserve">Miniaturized device for passive microwave UWB beamforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampa, United States. </w:t>
+              <w:t xml:space="preserve">The 8th European Conference on Antennas and Propagation (EuCAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, The Hague, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6901765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138888v1</w:t>
+                <w:t xml:space="preserve">hal-01138891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB passive beamforming for large antenna arrays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
+                <w:t xml:space="preserve">Antenna radiation pattern measurements in reverberation chamber using Doppler analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
+              <w:t xml:space="preserve">Antenna Measurements &amp; Applications (CAMA), 2014 IEEE Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.Pages: 456 - 459, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2014.7003320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138890v1</w:t>
+                <w:t xml:space="preserve">hal-01282539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actual Antenna Radiation Pattern Measurements in Reverberation Chamber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
+                <w:t xml:space="preserve">UWB passive beamforming for large antenna arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fromenteze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIth URSI General Assembly and Scientific Symposium (URSI GASS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t>
+              <w:t xml:space="preserve">2014 IEEE International Conference on Ultra-WideBand (ICUWB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2014.6929018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUWB.2014.6958949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245792v1</w:t>
+                <w:t xml:space="preserve">hal-01138890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total isotropic sensitivitry (TIS) and throughput measurements for MIMO-LTE terminals on reverberant cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Arsalane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13313,333 +13313,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfaçage web et contrôle de bancs de caractérisation microonde pour la FOAD</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of 3GPP SCME channel models emulated in mode-stirred reverberation chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Farah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+                <w:t xml:space="preserve">D. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Arsalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème Journées pédagogiques du CNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">CTIA Certification Program Working Group, Contribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915976v1</w:t>
+                <w:t xml:space="preserve">hal-00934289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of 3GPP SCME channel models emulated in mode-stirred reverberation chambers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfaçage web et contrôle de bancs de caractérisation microonde pour la FOAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sanchez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">Said Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTIA Certification Program Working Group, Contribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, France</w:t>
+              <w:t xml:space="preserve">12 ème Journées pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934289v1</w:t>
+                <w:t xml:space="preserve">hal-00915976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of antenna diversity performance dependence on multi-antenna channel delay spread in reverberation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Arsalane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13703,90 +13703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of 3GPP SCME channel models emulated in mode-stirred reverberation chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Garcia-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Arsalane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13822,954 +13822,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of an Isotropic Multi-Path Propagation Channel Using SATIMO SG24 System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre du Laboratoire d'Enseignement Virtuel en électronique radiofréquence pour les formations de Master?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Choumane</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danielle Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, to be held at EUR Congressi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1644-1645</w:t>
+              <w:t xml:space="preserve">Réunion du club des DSI du Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, LIMOGES, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678650v1</w:t>
+                <w:t xml:space="preserve">hal-00940056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm for Mitigating the Multipath Propagation Effects in UWB Target Identification Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Vermesan</w:t>
+                <w:t xml:space="preserve">Impact du point de fonctionnement d'un RMEASOA sur les performances d'une transmission WiMax sur fibre optique pour le réseau d'accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Ftaich-Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aupetit-Berthelemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPCM 2011, International Workshop on Propagation and Channel Modeling for Next-Generation Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 - JNMO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Poster Session 6E-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678632v1</w:t>
+                <w:t xml:space="preserve">hal-00681084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measurements of modified LINC Transmitter for Wireless Applications</w:t>
+                <w:t xml:space="preserve">Creation of an Isotropic Multi-Path Propagation Channel Using SATIMO SG24 System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatna Benahmed Daho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+                <w:t xml:space="preserve">Alaa Choumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vaudon</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Nonlinear Microwave and Millimetre-wave Circuits (INMMiC) 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, to be held at EUR Congressi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1644-1645</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679235v1</w:t>
+                <w:t xml:space="preserve">hal-00678650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne agile en fréquence et en rayonnement utilisant un matériau magnéto-diélectrique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+                <w:t xml:space="preserve">An Algorithm for Mitigating the Multipath Propagation Effects in UWB Target Identification Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Vermesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 (JNMO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Pages: 4A2</w:t>
+              <w:t xml:space="preserve">IWPCM 2011, International Workshop on Propagation and Channel Modeling for Next-Generation Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680965v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact and reconfigurable DVB-H antenna for mobile handheld devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Arnaud</w:t>
+                <w:t xml:space="preserve">Performance measurements of modified LINC Transmitter for Wireless Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatna Benahmed Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, EUR Congressi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Nonlinear Microwave and Millimetre-wave Circuits (INMMiC) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679182v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne utilisant un matériau magnéto-diélectrique accordable en fréquence et à diversité de diagramme de rayonnement</w:t>
+                <w:t xml:space="preserve">Antenne agile en fréquence et en rayonnement utilisant un matériau magnéto-diélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibault Reveyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Ben Ahmed Daho</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatna Benahmed Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 (JNMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Pages: 4A2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992155v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath Propagation channel Emulation For antenna Diversity Measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">A compact and reconfigurable DVB-H antenna for mobile handheld devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWPCM 2011 - International Workshop on Propagation and Channel Modelling for Next-Generation Wireless Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, EUR Congressi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1389-1392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678550v1</w:t>
+                <w:t xml:space="preserve">hal-00679182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Operational Modified-LINC Demonstrator for Wireless Communication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vaudon</w:t>
+                <w:t xml:space="preserve">Antenne utilisant un matériau magnéto-diélectrique accordable en fréquence et à diversité de diagramme de rayonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Ahmed Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, to be held at EUR Congressi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.480-482</w:t>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678677v1</w:t>
+                <w:t xml:space="preserve">hal-00992155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of two ultra compact antennas using original materials with pattern diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14801,2488 +14831,2458 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antenna Technology (iWAT), 2011 International Workshop on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Hong-Kong, China. pp.50.53, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAT.2011.5752360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de Performances de la Technique LINC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">An Operational Modified-LINC Demonstrator for Wireless Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatna Benahmed Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Oral session 2D-3</w:t>
+              <w:t xml:space="preserve">EuCAP 2011: the 5th European Conference on Antennas and Propagation, to be held at EUR Congressi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.480-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681066v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measurements of Modified LINC transmitter for wireless applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multipath Propagation channel Emulation For antenna Diversity Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Choumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWPCM 2011 - International Workshop on Propagation and Channel Modelling for Next-Generation Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lyon, France. pp.Inconnu</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971415v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du Laboratoire d'Enseignement Virtuel en électronique radiofréquence pour les formations de Master?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Barataud</w:t>
+                <w:t xml:space="preserve">Etude de Performances de la Technique LINC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatna Benahmed Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vaudon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du club des DSI du Limousin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, LIMOGES, France. pp.1</w:t>
+              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.Oral session 2D-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940056v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du point de fonctionnement d'un RMEASOA sur les performances d'une transmission WiMax sur fibre optique pour le réseau d'accès</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
+                <w:t xml:space="preserve">Performance measurements of Modified LINC transmitter for wireless applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benahmed Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées Nationales Micro-ondes, BREST 2011 - JNMO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 Workshop on Integrated Nonlinear Microwave and Millimetre-Wave Circuits (INMMIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INMMIC.2011.5773330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681084v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LABoratoire d'ENseignement Virtuel - Expériences et méthodes pédagagiques de gestion de travaux pratiques à distance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Compact and Multiband dielectric Resonator Antenna with Reconfigurable Radiation Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Vivaldi 2010, UMR Poitou-Charentes Limousin,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Limoges, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620696v1</w:t>
+                <w:t xml:space="preserve">hal-00481741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LABoratoire d'ENseignement VIrtuel - Expériences et méthodes pédagogiques de gestion de travaux pratiques à distance ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre de nouvelles pratiques pédagogiques pour l'enseignement à distance des travaux pratiques en électronique radiofréquence pour les formations de Master?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Vivaldi 2010 - UNR Poitou-Charentes Limousin - Limoges - 17 Mars 2010 - 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, LIMOGES, France. pp.1</w:t>
+              <w:t xml:space="preserve">Séminaire international Université Lille 1 &amp; UMAB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Mostaganem, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940069v1</w:t>
+                <w:t xml:space="preserve">hal-00661096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chip antenna utilisant un materiau magneto dielectrique fonctionnant dans la bande uhf v</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+                <w:t xml:space="preserve">LABoratoire d'ENseignement Virtuel - Expériences et méthodes pédagagiques de gestion de travaux pratiques à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Neveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Souriou</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.13</w:t>
+              <w:t xml:space="preserve">Université Vivaldi 2010, UMR Poitou-Charentes Limousin,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489001v1</w:t>
+                <w:t xml:space="preserve">hal-00620696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de nouvelles pratiques pédagogiques pour l'enseignement à distance des travaux pratiques en électronique radiofréquence pour les formations de Master?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">LABoratoire d'ENseignement VIrtuel - Expériences et méthodes pédagogiques de gestion de travaux pratiques à distance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Neveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international Université Lille 1 &amp; UMAB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Mostaganem, Algeria</w:t>
+              <w:t xml:space="preserve">Université Vivaldi 2010 - UNR Poitou-Charentes Limousin - Limoges - 17 Mars 2010 - 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, LIMOGES, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661096v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Cooperative and Non-cooperative Relaying in WiMAX Communication Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+                <w:t xml:space="preserve">Chip antenna utilisant un materiau magneto dielectrique fonctionnant dans la bande uhf v</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 71st Vehicular Technology Conference VTC2010-Spring, 8Pb : Multiple Antenna systems and Space-Time Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, TAPEI, Taiwan. pp.1-5</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481846v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handheld Dielectric Resonator Antenna for Ultra Wideband Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+                <w:t xml:space="preserve">On the Cooperative and Non-cooperative Relaying in WiMAX Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakih Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Belhouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE International Workshop on Antenna Technology: iWAT2010: " Small Antennas and Novel Metamaterials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lisbonne, Portugal. Winner of the best Student Paper prize Award</w:t>
+              <w:t xml:space="preserve">IEEE 71st Vehicular Technology Conference VTC2010-Spring, 8Pb : Multiple Antenna systems and Space-Time Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, TAPEI, Taiwan. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623957v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Simulations of Outdoor-to-Indoor WiMX Relay Communication</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handheld Dielectric Resonator Antenna for Ultra Wideband Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th European Conference on Antennas and Propagation EUCAP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2010, Barcelone, Spain. pp.1-4</w:t>
+              <w:t xml:space="preserve">2010 IEEE International Workshop on Antenna Technology: iWAT2010: " Small Antennas and Novel Metamaterials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lisbonne, Portugal. Winner of the best Student Paper prize Award</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481691v1</w:t>
+                <w:t xml:space="preserve">hal-00623957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and Multiband dielectric Resonator Antenna with Reconfigurable Radiation Pattern</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurements and Simulations of Outdoor-to-Indoor WiMX Relay Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Belhouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakih Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Akhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">The 4th European Conference on Antennas and Propagation EUCAP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2010, Barcelone, Spain. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481741v1</w:t>
+                <w:t xml:space="preserve">hal-00481691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIMO WiMAX-OFDM based System Measurements in Real Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adil Belhouji</w:t>
+                <w:t xml:space="preserve">Mesure des performances de diversité d'antennes sur un terminal compact, dans un environnement réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd European Conference on Antennas and Propagation EuCAP 2009, at Estrel Convention Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.1106-1109</w:t>
+              <w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480946v1</w:t>
+                <w:t xml:space="preserve">hal-00480721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor to Indoor channel characterization by simulations and measurements for optimising WiMAX Relay Network Deployment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Multi-Band Diversity Antenna Performances Evaluation for Multi-Standard Compact Wireless Terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oussama Akhdar</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC 2009, IEEE 69th Vehicular Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain. ISSN : 1550-2252 pp 1-5</w:t>
+              <w:t xml:space="preserve">The 3rd European Conference on Antennas and Propagation EuCAP 2009, at Estrel Convention Center, S3A15: Multi-Antenna Systems in Handheld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480559v1</w:t>
+                <w:t xml:space="preserve">hal-00480529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direction of Arrival Measurements for Outdoor-to-Indoor Channel Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oussama Akhdar</w:t>
+                <w:t xml:space="preserve">A MIMO WiMAX-OFDM based System Measurements in Real Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Belhouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd European Conference on Antennas and Propagation EuCAP 2009, at Estrel Convention Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.2280-2282</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.1106-1109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480953v1</w:t>
+                <w:t xml:space="preserve">hal-00480946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des performances de diversité d'antennes sur un terminal compact, dans un environnement réel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Outdoor to Indoor channel characterization by simulations and measurements for optimising WiMAX Relay Network Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Akhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIèmes Journées Nationales Microondes 2009 - Journée thématique: le 26 mai 2009 à la Maison des Micro et Nano Technologies (MMNT) - à Europole Grenoble Centre de Congrès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">VTC 2009, IEEE 69th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Barcelone, Spain. ISSN : 1550-2252 pp 1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480721v1</w:t>
+                <w:t xml:space="preserve">hal-00480559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Band Diversity Antenna Performances Evaluation for Multi-Standard Compact Wireless Terminal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Direction of Arrival Measurements for Outdoor-to-Indoor Channel Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Akhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd European Conference on Antennas and Propagation EuCAP 2009, at Estrel Convention Center, S3A15: Multi-Antenna Systems in Handheld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.0</w:t>
+              <w:t xml:space="preserve">The 3rd European Conference on Antennas and Propagation EuCAP 2009, at Estrel Convention Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.2280-2282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480529v1</w:t>
+                <w:t xml:space="preserve">hal-00480953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of antenna diversity performances on a compact wireless device, in real environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Technique for angle of arrival measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Akhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation, URSI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">, Jul 2008, San Diego, United States. paper#:2070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340718v1</w:t>
+                <w:t xml:space="preserve">hal-00340727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched Beam Antenna with Cosecant-Squared Pattern in the Mm-Wave. Enhancement of the Butler Matrix Topologies for Loss Reduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of antenna diversity performances on a compact wireless device, in real environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation, URSI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340717v1</w:t>
+                <w:t xml:space="preserve">hal-00340718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Technique for angle of arrival measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Carsenat</w:t>
+                <w:t xml:space="preserve">Switched Beam Antenna with Cosecant-Squared Pattern in the Mm-Wave. Enhancement of the Butler Matrix Topologies for Loss Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Freytag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation, URSI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, San Diego, United States. paper#:2070</w:t>
+              <w:t xml:space="preserve">, Jul 2008, San Diego, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340727v1</w:t>
+                <w:t xml:space="preserve">hal-00340717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of coupling, magnitude and phase of radiation patterns on antenna diversity performances</w:t>
               </w:r>
@@ -17508,51 +17508,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Communication Antennas in Uniform and Gaussian Propagation Channels</w:t>
+                <w:t xml:space="preserve">Diversity Antennas Efficiencies Enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
@@ -17583,179 +17583,218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, HAWAI, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200791v1</w:t>
+                <w:t xml:space="preserve">hal-00156832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;Monopolar Wire Patch Antenna&amp;quot; Concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension des modèles de canal espace-temps en incluant une bi-polarisation pour un scénario MIMO4x4 en indoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Belhouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session Poster2E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200813v1</w:t>
+                <w:t xml:space="preserve">hal-00158039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity Antennas Efficiencies Enhancement</w:t>
+                <w:t xml:space="preserve">Mobile Communication Antennas in Uniform and Gaussian Propagation Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
@@ -17786,194 +17825,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Honolulu, HAWAI, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">The Second European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156832v1</w:t>
+                <w:t xml:space="preserve">hal-00200791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des modèles de canal espace-temps en incluant une bi-polarisation pour un scénario MIMO4x4 en indoor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adil Belhouji</w:t>
+                <w:t xml:space="preserve">The &amp;quot;Monopolar Wire Patch Antenna&amp;quot; Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session Poster2E</w:t>
+              <w:t xml:space="preserve">The Second European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158039v1</w:t>
+                <w:t xml:space="preserve">hal-00200813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances en diversité d'antennes intégrées sur terminaux portables</w:t>
               </w:r>
@@ -18201,90 +18201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband Phased-array antennas for PCS and UMTS Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vaudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP'2006 - European Conference on Antennas and Propagation.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18695,51 +18695,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d’ouverture en spectroscopie THz dans le domaine Temporel pour l’imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Ait Assou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18861,51 +18861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18981,77 +18981,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travaux pratiques d'électronique du traitement du signal et de microondes à distance, les solutions mises en œuvre pendant le confinement du COVID 19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19369,51 +19369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Uche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibeh Parsaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Froment&#232;ze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3609217" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yat&#8208;sing To" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202515085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Amorim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fromenteze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3405715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Yurduseven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47832-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Skitioui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3409195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41775-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Chehami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00321" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131610v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Assou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decroze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2023.3281771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Berland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudesocque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3131394" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.054039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diebold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Imani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3136903" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3079167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Viet Hoang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Babar Abbasi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Khalily" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.103906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Xin Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng-Bo Wu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Jie Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Fai Chan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yao Xia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3090111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.417448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soltane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2957428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Mouhamadou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997608" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fusco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3004065" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudescoque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000801" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2905269" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18051536" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2858178" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864739v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2017.2775661" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871700023X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s175907871700023x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sakamoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2543525" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2517672" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354838" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138886v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Gollub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921081" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2342766" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138884v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2382647" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2271631" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787459v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vermesan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2012.0191" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2269474" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138883v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2272474" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934273v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viennot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vaudon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760098v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2207872" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arsalane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/483287" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917299v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Juan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heredia Sanchez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760650v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/239420" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huitema" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koubeissi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouhamadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2164183" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675432v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ftaich-Frigui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2155643" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Adovi Tounou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Belhouji" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Akhdar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181814v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monediere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/491262" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freytag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dall'Omo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Nnekwu Uche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686672" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775563v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Renkanga Mbatchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986045" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706075v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352654" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267886v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853369v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593385v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489946v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fredon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.10050218" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216953v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886501" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706224v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap51087.2021.9411472" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706129v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618632" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768651v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795817v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732522" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706213v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411472" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555150v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181772v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329981" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706073v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berland Fabien" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decroze Cyril" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558152" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehami" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133576" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706101v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558239" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380179v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442052v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamdi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schutz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delias" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910919" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465532v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamdi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schutz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477548v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330130v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schutz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vellas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8609122" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01525383v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181767v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072463" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01499414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01306477v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181765v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paris" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tallet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01392889v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212259v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213874v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213875v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281954v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213878v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212081v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212305v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01211804v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Chaabane" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213880v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706151v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346264" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138891v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901765" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282539v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003320" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138888v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848444" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138890v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958949" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245792v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929018" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915886v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Liebus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934295v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934289v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00773661v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206357" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678650v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Choumane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00678632v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679235v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benahmed Daho" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773330" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680965v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679182v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992155v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Ahmed Daho" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678550v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678677v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675655v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2011.5752360" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681066v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971415v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benahmed Daho" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neveux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940056v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rousset" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681084v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620696v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940069v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489001v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661096v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481846v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Khalil" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623957v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481691v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481741v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480946v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480559v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480953v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480721v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480529v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340718v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340717v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340727v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157244v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156607v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200791v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200813v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156832v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158039v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158324v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133745v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134083v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Abdallah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133801v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Freytag" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777281v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chousseaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769724v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281956v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01163320v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Uche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasibeh Parsaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Froment&#232;ze" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2025.3609217" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yat&#8208;sing To" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Du" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202515085" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Amorim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marie-Joseph" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fromenteze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3405715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okan Yurduseven" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47832-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Skitioui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3409195" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614410v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41775-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706169v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhila Chehami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00321" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131610v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ait Assou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Humbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Decroze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2023.3281771" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706230v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Berland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudesocque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3131394" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Davy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.17.054039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Diebold" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Imani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3136903" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706117v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak Elwan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Bin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2021.3079167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Viet Hoang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ali Babar Abbasi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Khalily" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2021.103906" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Xin Huang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geng-Bo Wu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Jie Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Fai Chan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yao Xia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2021.3090111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706210v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.417448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fusco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.3004065" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boudescoque" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3000801" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396456v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soltane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Andrieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reineix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2957428" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Abid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Mouhamadou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2997608" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380194v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2019.2905269" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18051536" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864728v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2018.2858178" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023025v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864739v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aupetit-Berthelemot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jlt.2017.2775661" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706238v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Kpr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175907871700023X" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864836v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s175907871700023x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316940v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpr&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Sakamoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2016.2543525" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain N&#233;grier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lalande" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Andrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Mohamed Ibrahim Shalaby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2517672" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078716000313" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138886v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706242v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2354838" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213865v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza F. Imani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Gollub" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921081" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138884v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2382647" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281883v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2342766" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906937v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2269474" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138883v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2272474" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2271631" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00787459v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Vermesan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reynaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2012.0191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934283v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917299v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Juan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heredia Sanchez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arsalane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/239420" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934273v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viennot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vaudon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2207872" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760642v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/483287" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huitema" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koubeissi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouhamadou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2164183" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675432v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675468v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Ftaich-Frigui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kazmierski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2155643" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Adovi Tounou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Belhouji" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monediere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/491262" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480407v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480409v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Akhdar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Freytag" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436616v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dall'Omo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795831v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686672" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926468v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Nnekwu Uche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729954v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775563v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Renkanga Mbatchi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA62287.2024.10986045" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267886v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Ait Assou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706075v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352654" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593385v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853369v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706129v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2618632" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768651v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04489946v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fontana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barataud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fredon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.10050218" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706224v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eucap51087.2021.9411472" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216953v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886501" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fredon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706213v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411472" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795817v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732522" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04715273v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Neveux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Fontana" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03555150v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181772v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329981" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706073v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berland Fabien" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decroze Cyril" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558152" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706235v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehami" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133576" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706101v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2558239" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330130v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schutz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380179v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hallak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamdi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schutz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lenoir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farah" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910919" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02465532v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamdi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schutz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477548v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02023027v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181769v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vellas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8609122" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01525383v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181767v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ettien Lazare Kpre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072463" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01499414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01306477v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181765v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paris" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tallet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01392889v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01211804v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Chaabane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213880v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706151v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346264" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01212259v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213874v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213875v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281954v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01213878v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245792v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929018" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138888v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848444" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138891v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6901765" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282539v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2014.7003320" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138890v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUWB.2014.6958949" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915886v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Liebus" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934295v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934289v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanchez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915976v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Farah" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00773661v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206357" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940056v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rousset" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681084v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678650v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Choumane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00678632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679235v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatna Benahmed Daho" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INMMIC.2011.5773330" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680965v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679182v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992155v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Ahmed Daho" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675655v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2011.5752360" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678677v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678550v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681066v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971415v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benahmed Daho" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Neveux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481741v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661096v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620696v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940069v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489001v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481846v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakih Khalil" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623957v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481691v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480721v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480529v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480946v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480559v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00480953v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340727v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340718v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340717v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157244v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156607v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156832v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158039v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200791v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200813v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158324v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133745v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134083v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Abdallah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133801v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Freytag" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777281v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chousseaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847019v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769724v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281956v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898359v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bailly" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brevier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01163320v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>