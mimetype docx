--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril DRAG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine plasmas for space propulsion and industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.023001. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae2b7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Offset of Velocity Imaging-Based Electron Spectrometry and the Electron Affinity of Arsenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (4), pp.043001. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.043001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche n° 129 : Affinités électroniques atomiques : découverte d’un biais négligé dans les dernières mesures classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508-509, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63133/scf.act-chim.2025.508.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon absorption laser induced fluorescence (TALIF) detection of atomic iodine in low-temperature plasmas and a revision of the energy levels of I I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/acb7b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged-particles measurements in low-pressure iodine plasmas used for electric propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.085007. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac8288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The angular pattern in the hyperfine structure of Xe I and Kr I atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (1), pp.015001. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/ac3f98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a maintainable and high efficiency neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dechelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.046003. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abdac2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the two-photon excitation cross-section of the 6p′[3/2]2 and 6p′[1/2]0 levels of Xe I at the wavelengths 224.3 and 222.6 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.075026. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abfbeb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond synchronously pumped optical parametric oscillator based on chirped quasi-phase matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.552-563. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.380605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen atom kinetics in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; plasmas ignited in a DC glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.075010. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab2b84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron affinity of lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.065001. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aaf685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single&#8209;mode scannable nanosecond Ti:sapphire laser for&#57375;high&#8209;resolution two&#8209;photon absorption laser&#8209;induced fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-018-7124-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced photodetachment of H$^-$as a means to produce energetic neutral beams for phasma Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atoms7010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen (&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P) atom recombination on a Pyrex surface in an O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.055005. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab13e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the isotope shift of the 2p&amp;lt;SUP&amp;gt;4&amp;lt;/SUP&amp;gt; -&amp;gt; 2p&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;3p &amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; two-photon transition of O I and a revision of the triplet energy levels of atomic oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aa5a88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrotemporal dynamics of a picosecond OPO based on chirped quasi-phase-matching: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), page 494. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.000494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of the photoneutralization of a H− beam in continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (11), pp.113103. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion source development for a photoneutralization based neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.125005. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/12/125005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure broadening of atomic oxygen two-photon absorption laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (6), pp.06LT03. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/6/06LT03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrotemporal dynamics of a picosecond OPO based on chirped quasi-phase-matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (2), pp.280-283. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in oxygen plasmas by high-resolution Two-Photon Absorption Laser-induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.C11003. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/10/11/C11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeply bound cold caesium molecules formed after 0−g resonant coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (42), pp.18910. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21488H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scannable injection seeded nanosecond Ti:sapphire ring laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.20702. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a magnetic field in photodetachment microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peláez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do fringes and trajectories shift equally in matter-wave interferometers? The example of photodetachment microscopy in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (2), pp.20005. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/20005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-colour laser excitation as a way to set an absolute energy scale in photodetachment-microscopy based electron spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 275 (1), pp.190-195. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of a photoelectron interfering with itself: the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (16-17), pp.2605-2607. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340600898163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fine structure of S and S − measured with the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (6), pp.1409-1416. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/6/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision measurement of the 32SH electron affinity by laser detachment microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2006.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetachment microscopy of the P, Q, and R branches of the OH−(v=0) to OH(v=0) detachment threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (1), pp.014308. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1824904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron affinities of O, Si, and S revisited with the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (3), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00069-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Diagnostics for Electrons and Atoms in Low Pressure Iodine Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive diagnostic study of a DC positive column in O2: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in low Temperature plasma simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diagnostics to unravel fundamental processes in oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advanced Plasma Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical diagnostics in an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Electric Propulsion Conference (IEPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">63rd Course of the International School of Quantum Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics to study vibrational excitation kinetics of CO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gas temperature measurements with Raman, FTIR and HR-TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Grofulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers nanosecondes monomodes et TALIF (Two-photon Absorption Laser Induced Fluorescence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journées déchanges du réseau des plasmas froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high surface-area on CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-Linewidth Picosecond Optical Parametric Oscillator for Backscatter Absorption Gas Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter Absorption Gas Imaging with a Narrow-Linewidth Picosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Widely-tunable, VBG Spectrally Narrowed, Picosecond Optical Parametric Oscillator for Backscatter Absorption Gas Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LACSEA.2018.LM5C.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution Two-photon Absorption Laser-Induced Fluorescence (TALIF) with a single-mode nanosecond Ti:Sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th, Laser Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to determine density, temperature and thermal accommodation coefficient of oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-frequency Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of atoms and metastable molecules in oxygen plasmas revisited: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EU-Japan Joint Symposium on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode nanosecond Ti: Sapphire laser for high resolution Two-photon Absorption Laser Induced-Fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. Paper# CH_3_3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational excitation and temperature evolution in a pulsed CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annuel Gaseous Electronics Conference (GEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational and Vibrational Energy in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas Probed by Innovative Optical Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Temperature Measurements in Plasmas by High-Resolution TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser AIded Plasma Diagnostics LAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-To-Pulse Spectra of a Picosecond Optical Parametric Oscillator Based on Chirped Quasi-Phase Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPHORE: Conceptual Study of a High Efficiency Neutral Beam Injector Based on Photo-detachment for Future Fusion Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOND INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Takayama City, Japan. pp.494-504, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3637421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-neutralization of Negative Ion Beam for Future Fusion Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEGATIVE IONS, BEAMS AND SOURCES: Proceedings of the 1st International Symposium on Negative Ions, Beams and Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix-en-Provence (France), France. pp.385-394, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom density and temperature determined by Cavity Ringdown spectroscopy of the forbidden 1D2 &amp;lt;-3P2 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine as propellant for electric propulsion: updated global model and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom and O- ion density and atomic temperature in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; DC discharge obtained by Cavity Ringdown spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon excitation cross-section of Xe revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Alkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Modulations in a Picosecond OPO Based on a Chirped Quasi-Phase Matched Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States. OSA, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2019.JTu2A.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of an iodine plasma in a low pressure RF-ICP ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and density measurements in an iodine RF-CCP plasma with emission and absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Metastable Molecules and O atoms in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass "New approaches for plasma/surface interaction studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bad Honnef, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution TALIF measurements of atomic oxygen: determination of gas temperature and collisional broadening coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC (Gaseous Electronics Synposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassociation d'atomes de césium froids. Formation et caractérisation d'un nuage froid de molécules diatomiques de césium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00600313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources optiques cohérentes pour la spectroscopie. Développements de la microscopie de photodétachement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique des Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master / M2. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sfo-00334462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId200"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril DRAG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine plasmas for space propulsion and industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.023001. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae2b7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Offset of Velocity Imaging-Based Electron Spectrometry and the Electron Affinity of Arsenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (4), pp.043001. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.043001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche n° 129 : Affinités électroniques atomiques : découverte d’un biais négligé dans les dernières mesures classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508-509, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63133/scf.act-chim.2025.508.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the main neutral species densities and temperatures in iodine plasmas using optical absorption techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ad169d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon absorption laser induced fluorescence (TALIF) detection of atomic iodine in low-temperature plasmas and a revision of the energy levels of I I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/acb7b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The angular pattern in the hyperfine structure of Xe I and Kr I atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (1), pp.015001. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/ac3f98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged-particles measurements in low-pressure iodine plasmas used for electric propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.085007. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac8288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a maintainable and high efficiency neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dechelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.046003. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abdac2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the two-photon excitation cross-section of the 6p′[3/2]2 and 6p′[1/2]0 levels of Xe I at the wavelengths 224.3 and 222.6 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.075026. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abfbeb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond synchronously pumped optical parametric oscillator based on chirped quasi-phase matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.552-563. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.380605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced photodetachment of H$^-$as a means to produce energetic neutral beams for phasma Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atoms7010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single&#8209;mode scannable nanosecond Ti:sapphire laser for&#57375;high&#8209;resolution two&#8209;photon absorption laser&#8209;induced fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-018-7124-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen atom kinetics in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; plasmas ignited in a DC glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.075010. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab2b84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron affinity of lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.065001. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aaf685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen (&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P) atom recombination on a Pyrex surface in an O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.055005. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab13e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the isotope shift of the 2p&amp;lt;SUP&amp;gt;4&amp;lt;/SUP&amp;gt; -&amp;gt; 2p&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;3p &amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; two-photon transition of O I and a revision of the triplet energy levels of atomic oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aa5a88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrotemporal dynamics of a picosecond OPO based on chirped quasi-phase-matching: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), page 494. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.000494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of the photoneutralization of a H− beam in continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (11), pp.113103. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion source development for a photoneutralization based neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.125005. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/12/125005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure broadening of atomic oxygen two-photon absorption laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (6), pp.06LT03. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/6/06LT03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrotemporal dynamics of a picosecond OPO based on chirped quasi-phase-matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (2), pp.280-283. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in oxygen plasmas by high-resolution Two-Photon Absorption Laser-induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.C11003. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/10/11/C11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeply bound cold caesium molecules formed after 0−g resonant coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (42), pp.18910. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21488H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scannable injection seeded nanosecond Ti:sapphire ring laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.20702. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a magnetic field in photodetachment microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peláez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do fringes and trajectories shift equally in matter-wave interferometers? The example of photodetachment microscopy in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (2), pp.20005. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/20005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-colour laser excitation as a way to set an absolute energy scale in photodetachment-microscopy based electron spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 275 (1), pp.190-195. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision measurement of the 32SH electron affinity by laser detachment microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2006.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fine structure of S and S − measured with the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (6), pp.1409-1416. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/6/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of a photoelectron interfering with itself: the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (16-17), pp.2605-2607. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340600898163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetachment microscopy of the P, Q, and R branches of the OH−(v=0) to OH(v=0) detachment threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (1), pp.014308. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1824904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron affinities of O, Si, and S revisited with the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (3), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00069-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Diagnostics for Electrons and Atoms in Low Pressure Iodine Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive diagnostic study of a DC positive column in O2: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in low Temperature plasma simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical diagnostics in an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Electric Propulsion Conference (IEPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diagnostics to unravel fundamental processes in oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advanced Plasma Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">63rd Course of the International School of Quantum Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics to study vibrational excitation kinetics of CO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-Linewidth Picosecond Optical Parametric Oscillator for Backscatter Absorption Gas Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high surface-area on CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers nanosecondes monomodes et TALIF (Two-photon Absorption Laser Induced Fluorescence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journées déchanges du réseau des plasmas froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gas temperature measurements with Raman, FTIR and HR-TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Grofulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter Absorption Gas Imaging with a Narrow-Linewidth Picosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Widely-tunable, VBG Spectrally Narrowed, Picosecond Optical Parametric Oscillator for Backscatter Absorption Gas Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LACSEA.2018.LM5C.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution Two-photon Absorption Laser-Induced Fluorescence (TALIF) with a single-mode nanosecond Ti:Sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th, Laser Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to determine density, temperature and thermal accommodation coefficient of oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-frequency Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of atoms and metastable molecules in oxygen plasmas revisited: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EU-Japan Joint Symposium on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode nanosecond Ti: Sapphire laser for high resolution Two-photon Absorption Laser Induced-Fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. Paper# CH_3_3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational excitation and temperature evolution in a pulsed CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annuel Gaseous Electronics Conference (GEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational and Vibrational Energy in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas Probed by Innovative Optical Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Temperature Measurements in Plasmas by High-Resolution TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser AIded Plasma Diagnostics LAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-To-Pulse Spectra of a Picosecond Optical Parametric Oscillator Based on Chirped Quasi-Phase Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPHORE: Conceptual Study of a High Efficiency Neutral Beam Injector Based on Photo-detachment for Future Fusion Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOND INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Takayama City, Japan. pp.494-504, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3637421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-neutralization of Negative Ion Beam for Future Fusion Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEGATIVE IONS, BEAMS AND SOURCES: Proceedings of the 1st International Symposium on Negative Ions, Beams and Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix-en-Provence (France), France. pp.385-394, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom and O- ion density and atomic temperature in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; DC discharge obtained by Cavity Ringdown spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom density and temperature determined by Cavity Ringdown spectroscopy of the forbidden 1D2 &amp;lt;-3P2 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine as propellant for electric propulsion: updated global model and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon excitation cross-section of Xe revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Alkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Modulations in a Picosecond OPO Based on a Chirped Quasi-Phase Matched Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States. OSA, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2019.JTu2A.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of an iodine plasma in a low pressure RF-ICP ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and density measurements in an iodine RF-CCP plasma with emission and absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Metastable Molecules and O atoms in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass "New approaches for plasma/surface interaction studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bad Honnef, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution TALIF measurements of atomic oxygen: determination of gas temperature and collisional broadening coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC (Gaseous Electronics Synposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassociation d'atomes de césium froids. Formation et caractérisation d'un nuage froid de molécules diatomiques de césium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00600313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources optiques cohérentes pour la spectroscopie. Développements de la microscopie de photodétachement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique des Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master / M2. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sfo-00334462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2b7e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.043001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63133/scf.act-chim.2025.508.11" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993137v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acb7b6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esteves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marmuse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez Laguna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac8288" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac3f98" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451060v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaibi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dechelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abdac2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abfbeb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470302v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Descloux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.380605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Morillo-Candas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C Dias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab2b84" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aaf685" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272106v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lottigier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jucha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabaret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7124-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7010032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhyuday Chatterjee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab13e8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a88" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laporte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995390" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02380026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agnello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/12/125005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/6/06LT03" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descloux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dherbecourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Melkonian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raybaut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000280" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549365v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/11/C11003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609401v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010089" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pel&#225;ez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delsart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00086-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D0C110C6AD64F42C593C28C0C282E8C934189A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/20005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delsart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.03.025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02MZGD6C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089481v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340600898163" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blondel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chaibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delsart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/6/012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBA44712E8F645B13876EBF99B11304ABB6A82E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089493v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.05.012" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRHM9QN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kr&#246;ger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1824904" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089474v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00069-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KKC95C7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376980v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marmuse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341779v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lopaev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342225v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Grofulovic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341776v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342226v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329166v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2018.LM5C.3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593711v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588053v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592107v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yap" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garibaldi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637421" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112535" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861161v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Manfred" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alkhoury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jannaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322573v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTu2A.93" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864740v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Courtois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341678v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611360v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611340v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engeln" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600313v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560331v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00334462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2b7e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.043001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63133/scf.act-chim.2025.508.11" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad169d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acb7b6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac3f98" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esteves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marmuse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez Laguna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac8288" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dechelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abdac2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abfbeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Descloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.380605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7010032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lottigier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jucha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7124-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Morillo-Candas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C Dias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab2b84" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aaf685" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhyuday Chatterjee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab13e8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a88" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laporte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000494" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995390" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02380026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agnello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/12/125005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/6/06LT03" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dherbecourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Melkonian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raybaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000280" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/11/C11003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010089" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pel&#225;ez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delsart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00086-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D0C110C6AD64F42C593C28C0C282E8C934189A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/20005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delsart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.03.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02MZGD6C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.05.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRHM9QN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blondel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chaibi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delsart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/6/012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBA44712E8F645B13876EBF99B11304ABB6A82E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340600898163" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kr&#246;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1824904" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00069-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KKC95C7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marmuse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341690v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lopaev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342225v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Grofulovic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2018.LM5C.3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garibaldi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112535" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Manfred" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861161v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alkhoury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jannaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTu2A.93" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Courtois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engeln" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600313v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00334462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>