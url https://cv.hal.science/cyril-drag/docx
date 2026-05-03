--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril DRAG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine plasmas for space propulsion and industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.023001. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae2b7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Offset of Velocity Imaging-Based Electron Spectrometry and the Electron Affinity of Arsenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (4), pp.043001. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.043001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche n° 129 : Affinités électroniques atomiques : découverte d’un biais négligé dans les dernières mesures classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508-509, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63133/scf.act-chim.2025.508.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the main neutral species densities and temperatures in iodine plasmas using optical absorption techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ad169d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon absorption laser induced fluorescence (TALIF) detection of atomic iodine in low-temperature plasmas and a revision of the energy levels of I I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/acb7b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The angular pattern in the hyperfine structure of Xe I and Kr I atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (1), pp.015001. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/ac3f98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged-particles measurements in low-pressure iodine plasmas used for electric propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.085007. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac8288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a maintainable and high efficiency neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dechelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.046003. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abdac2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the two-photon excitation cross-section of the 6p′[3/2]2 and 6p′[1/2]0 levels of Xe I at the wavelengths 224.3 and 222.6 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.075026. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abfbeb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond synchronously pumped optical parametric oscillator based on chirped quasi-phase matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.552-563. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.380605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced photodetachment of H$^-$as a means to produce energetic neutral beams for phasma Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atoms7010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single&#8209;mode scannable nanosecond Ti:sapphire laser for&#57375;high&#8209;resolution two&#8209;photon absorption laser&#8209;induced fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-018-7124-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen atom kinetics in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; plasmas ignited in a DC glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.075010. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab2b84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron affinity of lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.065001. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aaf685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen (&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P) atom recombination on a Pyrex surface in an O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.055005. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab13e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the isotope shift of the 2p&amp;lt;SUP&amp;gt;4&amp;lt;/SUP&amp;gt; -&amp;gt; 2p&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;3p &amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; two-photon transition of O I and a revision of the triplet energy levels of atomic oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aa5a88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrotemporal dynamics of a picosecond OPO based on chirped quasi-phase-matching: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), page 494. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.000494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of the photoneutralization of a H− beam in continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (11), pp.113103. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion source development for a photoneutralization based neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.125005. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/12/125005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure broadening of atomic oxygen two-photon absorption laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (6), pp.06LT03. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/6/06LT03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrotemporal dynamics of a picosecond OPO based on chirped quasi-phase-matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (2), pp.280-283. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in oxygen plasmas by high-resolution Two-Photon Absorption Laser-induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.C11003. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/10/11/C11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeply bound cold caesium molecules formed after 0−g resonant coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (42), pp.18910. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21488H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scannable injection seeded nanosecond Ti:sapphire ring laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.20702. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a magnetic field in photodetachment microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peláez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do fringes and trajectories shift equally in matter-wave interferometers? The example of photodetachment microscopy in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (2), pp.20005. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/20005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-colour laser excitation as a way to set an absolute energy scale in photodetachment-microscopy based electron spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 275 (1), pp.190-195. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision measurement of the 32SH electron affinity by laser detachment microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2006.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fine structure of S and S − measured with the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (6), pp.1409-1416. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/6/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of a photoelectron interfering with itself: the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (16-17), pp.2605-2607. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340600898163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetachment microscopy of the P, Q, and R branches of the OH−(v=0) to OH(v=0) detachment threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (1), pp.014308. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1824904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron affinities of O, Si, and S revisited with the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (3), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00069-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Diagnostics for Electrons and Atoms in Low Pressure Iodine Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive diagnostic study of a DC positive column in O2: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in low Temperature plasma simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical diagnostics in an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Electric Propulsion Conference (IEPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diagnostics to unravel fundamental processes in oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advanced Plasma Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">63rd Course of the International School of Quantum Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics to study vibrational excitation kinetics of CO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-Linewidth Picosecond Optical Parametric Oscillator for Backscatter Absorption Gas Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high surface-area on CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers nanosecondes monomodes et TALIF (Two-photon Absorption Laser Induced Fluorescence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journées déchanges du réseau des plasmas froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gas temperature measurements with Raman, FTIR and HR-TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Grofulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter Absorption Gas Imaging with a Narrow-Linewidth Picosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Widely-tunable, VBG Spectrally Narrowed, Picosecond Optical Parametric Oscillator for Backscatter Absorption Gas Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LACSEA.2018.LM5C.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution Two-photon Absorption Laser-Induced Fluorescence (TALIF) with a single-mode nanosecond Ti:Sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th, Laser Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to determine density, temperature and thermal accommodation coefficient of oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-frequency Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of atoms and metastable molecules in oxygen plasmas revisited: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EU-Japan Joint Symposium on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode nanosecond Ti: Sapphire laser for high resolution Two-photon Absorption Laser Induced-Fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. Paper# CH_3_3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational excitation and temperature evolution in a pulsed CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annuel Gaseous Electronics Conference (GEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational and Vibrational Energy in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas Probed by Innovative Optical Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Temperature Measurements in Plasmas by High-Resolution TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser AIded Plasma Diagnostics LAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-To-Pulse Spectra of a Picosecond Optical Parametric Oscillator Based on Chirped Quasi-Phase Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPHORE: Conceptual Study of a High Efficiency Neutral Beam Injector Based on Photo-detachment for Future Fusion Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOND INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Takayama City, Japan. pp.494-504, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3637421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-neutralization of Negative Ion Beam for Future Fusion Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEGATIVE IONS, BEAMS AND SOURCES: Proceedings of the 1st International Symposium on Negative Ions, Beams and Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix-en-Provence (France), France. pp.385-394, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom and O- ion density and atomic temperature in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; DC discharge obtained by Cavity Ringdown spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom density and temperature determined by Cavity Ringdown spectroscopy of the forbidden 1D2 &amp;lt;-3P2 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine as propellant for electric propulsion: updated global model and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon excitation cross-section of Xe revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Alkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Modulations in a Picosecond OPO Based on a Chirped Quasi-Phase Matched Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States. OSA, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2019.JTu2A.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of an iodine plasma in a low pressure RF-ICP ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and density measurements in an iodine RF-CCP plasma with emission and absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Metastable Molecules and O atoms in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass "New approaches for plasma/surface interaction studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bad Honnef, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution TALIF measurements of atomic oxygen: determination of gas temperature and collisional broadening coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC (Gaseous Electronics Synposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassociation d'atomes de césium froids. Formation et caractérisation d'un nuage froid de molécules diatomiques de césium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00600313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources optiques cohérentes pour la spectroscopie. Développements de la microscopie de photodétachement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique des Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master / M2. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sfo-00334462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril DRAG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Offset of Velocity Imaging-Based Electron Spectrometry and the Electron Affinity of Arsenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (4), pp.043001. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.043001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine plasmas for space propulsion and industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.023001. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae2b7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche n° 129 : Affinités électroniques atomiques : découverte d’un biais négligé dans les dernières mesures classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508-509, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63133/scf.act-chim.2025.508.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the main neutral species densities and temperatures in iodine plasmas using optical absorption techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ad169d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon absorption laser induced fluorescence (TALIF) detection of atomic iodine in low-temperature plasmas and a revision of the energy levels of I I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/acb7b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged-particles measurements in low-pressure iodine plasmas used for electric propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.085007. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac8288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The angular pattern in the hyperfine structure of Xe I and Kr I atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (1), pp.015001. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/ac3f98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a maintainable and high efficiency neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dechelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.046003. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abdac2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the two-photon excitation cross-section of the 6p′[3/2]2 and 6p′[1/2]0 levels of Xe I at the wavelengths 224.3 and 222.6 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.075026. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abfbeb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond synchronously pumped optical parametric oscillator based on chirped quasi-phase matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.552-563. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.380605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced photodetachment of H$^-$as a means to produce energetic neutral beams for phasma Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atoms7010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single&#8209;mode scannable nanosecond Ti:sapphire laser for&#57375;high&#8209;resolution two&#8209;photon absorption laser&#8209;induced fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-018-7124-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen atom kinetics in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; plasmas ignited in a DC glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.075010. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab2b84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron affinity of lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.065001. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aaf685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen (&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P) atom recombination on a Pyrex surface in an O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.055005. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab13e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the isotope shift of the 2p&amp;lt;SUP&amp;gt;4&amp;lt;/SUP&amp;gt; -&amp;gt; 2p&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;3p &amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; two-photon transition of O I and a revision of the triplet energy levels of atomic oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aa5a88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrotemporal dynamics of a picosecond OPO based on chirped quasi-phase-matching: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), page 494. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.000494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of the photoneutralization of a H− beam in continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (11), pp.113103. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion source development for a photoneutralization based neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.125005. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/12/125005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure broadening of atomic oxygen two-photon absorption laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (6), pp.06LT03. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/6/06LT03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrotemporal dynamics of a picosecond OPO based on chirped quasi-phase-matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (2), pp.280-283. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in oxygen plasmas by high-resolution Two-Photon Absorption Laser-induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.C11003. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/10/11/C11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeply bound cold caesium molecules formed after 0−g resonant coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (42), pp.18910. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21488H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scannable injection seeded nanosecond Ti:sapphire ring laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.20702. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a magnetic field in photodetachment microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peláez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do fringes and trajectories shift equally in matter-wave interferometers? The example of photodetachment microscopy in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (2), pp.20005. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/20005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-colour laser excitation as a way to set an absolute energy scale in photodetachment-microscopy based electron spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 275 (1), pp.190-195. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision measurement of the 32SH electron affinity by laser detachment microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2006.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fine structure of S and S − measured with the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (6), pp.1409-1416. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/6/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of a photoelectron interfering with itself: the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (16-17), pp.2605-2607. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340600898163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetachment microscopy of the P, Q, and R branches of the OH−(v=0) to OH(v=0) detachment threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (1), pp.014308. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1824904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron affinities of O, Si, and S revisited with the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (3), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00069-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Diagnostics for Electrons and Atoms in Low Pressure Iodine Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive diagnostic study of a DC positive column in O2: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in low Temperature plasma simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diagnostics to unravel fundamental processes in oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advanced Plasma Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical diagnostics in an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Electric Propulsion Conference (IEPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">63rd Course of the International School of Quantum Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics to study vibrational excitation kinetics of CO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-Linewidth Picosecond Optical Parametric Oscillator for Backscatter Absorption Gas Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high surface-area on CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers nanosecondes monomodes et TALIF (Two-photon Absorption Laser Induced Fluorescence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journées déchanges du réseau des plasmas froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gas temperature measurements with Raman, FTIR and HR-TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Grofulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter Absorption Gas Imaging with a Narrow-Linewidth Picosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Widely-tunable, VBG Spectrally Narrowed, Picosecond Optical Parametric Oscillator for Backscatter Absorption Gas Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LACSEA.2018.LM5C.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution Two-photon Absorption Laser-Induced Fluorescence (TALIF) with a single-mode nanosecond Ti:Sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th, Laser Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to determine density, temperature and thermal accommodation coefficient of oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-frequency Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of atoms and metastable molecules in oxygen plasmas revisited: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EU-Japan Joint Symposium on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode nanosecond Ti: Sapphire laser for high resolution Two-photon Absorption Laser Induced-Fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. Paper# CH_3_3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational excitation and temperature evolution in a pulsed CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annuel Gaseous Electronics Conference (GEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational and Vibrational Energy in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas Probed by Innovative Optical Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Temperature Measurements in Plasmas by High-Resolution TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser AIded Plasma Diagnostics LAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-To-Pulse Spectra of a Picosecond Optical Parametric Oscillator Based on Chirped Quasi-Phase Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPHORE: Conceptual Study of a High Efficiency Neutral Beam Injector Based on Photo-detachment for Future Fusion Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOND INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Takayama City, Japan. pp.494-504, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3637421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-neutralization of Negative Ion Beam for Future Fusion Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEGATIVE IONS, BEAMS AND SOURCES: Proceedings of the 1st International Symposium on Negative Ions, Beams and Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix-en-Provence (France), France. pp.385-394, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom and O- ion density and atomic temperature in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; DC discharge obtained by Cavity Ringdown spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom density and temperature determined by Cavity Ringdown spectroscopy of the forbidden 1D2 &amp;lt;-3P2 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine as propellant for electric propulsion: updated global model and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon excitation cross-section of Xe revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Alkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Modulations in a Picosecond OPO Based on a Chirped Quasi-Phase Matched Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States. OSA, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2019.JTu2A.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of an iodine plasma in a low pressure RF-ICP ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and density measurements in an iodine RF-CCP plasma with emission and absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Metastable Molecules and O atoms in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass "New approaches for plasma/surface interaction studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bad Honnef, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution TALIF measurements of atomic oxygen: determination of gas temperature and collisional broadening coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC (Gaseous Electronics Synposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassociation d'atomes de césium froids. Formation et caractérisation d'un nuage froid de molécules diatomiques de césium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00600313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources optiques cohérentes pour la spectroscopie. Développements de la microscopie de photodétachement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique des Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master / M2. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sfo-00334462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2b7e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.043001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63133/scf.act-chim.2025.508.11" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad169d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acb7b6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851315v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac3f98" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esteves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marmuse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drag" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez Laguna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac8288" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dechelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abdac2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abfbeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Descloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.380605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7010032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lottigier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jucha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7124-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Morillo-Candas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C Dias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab2b84" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aaf685" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhyuday Chatterjee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab13e8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a88" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laporte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000494" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995390" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02380026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agnello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/12/125005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/6/06LT03" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dherbecourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Melkonian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raybaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000280" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/11/C11003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010089" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pel&#225;ez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delsart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00086-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D0C110C6AD64F42C593C28C0C282E8C934189A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/20005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delsart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.03.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02MZGD6C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.05.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRHM9QN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blondel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chaibi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delsart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/6/012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBA44712E8F645B13876EBF99B11304ABB6A82E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340600898163" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kr&#246;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1824904" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00069-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KKC95C7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marmuse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341690v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341778v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lopaev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342225v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Grofulovic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2018.LM5C.3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garibaldi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112535" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Manfred" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861161v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alkhoury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jannaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTu2A.93" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Courtois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engeln" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600313v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00334462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.043001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2b7e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63133/scf.act-chim.2025.508.11" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad169d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acb7b6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esteves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marmuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez Laguna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac8288" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac3f98" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dechelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abdac2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abfbeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Descloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.380605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7010032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lottigier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jucha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7124-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Morillo-Candas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C Dias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab2b84" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aaf685" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhyuday Chatterjee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab13e8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a88" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laporte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000494" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995390" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02380026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agnello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/12/125005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/6/06LT03" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dherbecourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Melkonian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raybaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000280" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/11/C11003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010089" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pel&#225;ez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delsart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00086-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D0C110C6AD64F42C593C28C0C282E8C934189A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/20005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delsart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.03.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02MZGD6C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.05.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRHM9QN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blondel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chaibi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delsart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/6/012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBA44712E8F645B13876EBF99B11304ABB6A82E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340600898163" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kr&#246;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1824904" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00069-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KKC95C7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marmuse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lopaev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342225v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Grofulovic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2018.LM5C.3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garibaldi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112535" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Manfred" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861161v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alkhoury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jannaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTu2A.93" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Courtois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engeln" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600313v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00334462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>