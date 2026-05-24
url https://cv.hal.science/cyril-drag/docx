--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril DRAG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Offset of Velocity Imaging-Based Electron Spectrometry and the Electron Affinity of Arsenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (4), pp.043001. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.043001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine plasmas for space propulsion and industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.023001. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae2b7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche n° 129 : Affinités électroniques atomiques : découverte d’un biais négligé dans les dernières mesures classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508-509, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63133/scf.act-chim.2025.508.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the main neutral species densities and temperatures in iodine plasmas using optical absorption techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ad169d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon absorption laser induced fluorescence (TALIF) detection of atomic iodine in low-temperature plasmas and a revision of the energy levels of I I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/acb7b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged-particles measurements in low-pressure iodine plasmas used for electric propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.085007. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac8288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The angular pattern in the hyperfine structure of Xe I and Kr I atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (1), pp.015001. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/ac3f98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a maintainable and high efficiency neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dechelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.046003. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abdac2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the two-photon excitation cross-section of the 6p′[3/2]2 and 6p′[1/2]0 levels of Xe I at the wavelengths 224.3 and 222.6 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.075026. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abfbeb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond synchronously pumped optical parametric oscillator based on chirped quasi-phase matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.552-563. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.380605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced photodetachment of H$^-$as a means to produce energetic neutral beams for phasma Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atoms7010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single&#8209;mode scannable nanosecond Ti:sapphire laser for&#57375;high&#8209;resolution two&#8209;photon absorption laser&#8209;induced fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-018-7124-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen atom kinetics in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; plasmas ignited in a DC glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.075010. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab2b84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron affinity of lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.065001. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aaf685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen (&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P) atom recombination on a Pyrex surface in an O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.055005. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab13e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the isotope shift of the 2p&amp;lt;SUP&amp;gt;4&amp;lt;/SUP&amp;gt; -&amp;gt; 2p&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;3p &amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; two-photon transition of O I and a revision of the triplet energy levels of atomic oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aa5a88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrotemporal dynamics of a picosecond OPO based on chirped quasi-phase-matching: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), page 494. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.000494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of the photoneutralization of a H− beam in continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (11), pp.113103. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion source development for a photoneutralization based neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.125005. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/12/125005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure broadening of atomic oxygen two-photon absorption laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (6), pp.06LT03. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/6/06LT03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrotemporal dynamics of a picosecond OPO based on chirped quasi-phase-matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (2), pp.280-283. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in oxygen plasmas by high-resolution Two-Photon Absorption Laser-induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.C11003. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/10/11/C11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeply bound cold caesium molecules formed after 0−g resonant coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (42), pp.18910. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21488H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scannable injection seeded nanosecond Ti:sapphire ring laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.20702. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a magnetic field in photodetachment microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peláez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do fringes and trajectories shift equally in matter-wave interferometers? The example of photodetachment microscopy in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (2), pp.20005. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/20005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-colour laser excitation as a way to set an absolute energy scale in photodetachment-microscopy based electron spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 275 (1), pp.190-195. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision measurement of the 32SH electron affinity by laser detachment microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2006.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fine structure of S and S − measured with the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (6), pp.1409-1416. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/6/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of a photoelectron interfering with itself: the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (16-17), pp.2605-2607. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340600898163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetachment microscopy of the P, Q, and R branches of the OH−(v=0) to OH(v=0) detachment threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (1), pp.014308. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1824904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron affinities of O, Si, and S revisited with the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (3), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00069-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Diagnostics for Electrons and Atoms in Low Pressure Iodine Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive diagnostic study of a DC positive column in O2: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in low Temperature plasma simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diagnostics to unravel fundamental processes in oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advanced Plasma Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical diagnostics in an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Electric Propulsion Conference (IEPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">63rd Course of the International School of Quantum Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics to study vibrational excitation kinetics of CO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-Linewidth Picosecond Optical Parametric Oscillator for Backscatter Absorption Gas Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high surface-area on CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers nanosecondes monomodes et TALIF (Two-photon Absorption Laser Induced Fluorescence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journées déchanges du réseau des plasmas froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gas temperature measurements with Raman, FTIR and HR-TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Grofulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter Absorption Gas Imaging with a Narrow-Linewidth Picosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Widely-tunable, VBG Spectrally Narrowed, Picosecond Optical Parametric Oscillator for Backscatter Absorption Gas Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LACSEA.2018.LM5C.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution Two-photon Absorption Laser-Induced Fluorescence (TALIF) with a single-mode nanosecond Ti:Sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th, Laser Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to determine density, temperature and thermal accommodation coefficient of oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-frequency Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of atoms and metastable molecules in oxygen plasmas revisited: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EU-Japan Joint Symposium on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode nanosecond Ti: Sapphire laser for high resolution Two-photon Absorption Laser Induced-Fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. Paper# CH_3_3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational excitation and temperature evolution in a pulsed CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annuel Gaseous Electronics Conference (GEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational and Vibrational Energy in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas Probed by Innovative Optical Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Temperature Measurements in Plasmas by High-Resolution TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser AIded Plasma Diagnostics LAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-To-Pulse Spectra of a Picosecond Optical Parametric Oscillator Based on Chirped Quasi-Phase Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPHORE: Conceptual Study of a High Efficiency Neutral Beam Injector Based on Photo-detachment for Future Fusion Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOND INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Takayama City, Japan. pp.494-504, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3637421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-neutralization of Negative Ion Beam for Future Fusion Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEGATIVE IONS, BEAMS AND SOURCES: Proceedings of the 1st International Symposium on Negative Ions, Beams and Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix-en-Provence (France), France. pp.385-394, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom and O- ion density and atomic temperature in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; DC discharge obtained by Cavity Ringdown spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom density and temperature determined by Cavity Ringdown spectroscopy of the forbidden 1D2 &amp;lt;-3P2 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine as propellant for electric propulsion: updated global model and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon excitation cross-section of Xe revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Alkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Modulations in a Picosecond OPO Based on a Chirped Quasi-Phase Matched Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States. OSA, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2019.JTu2A.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of an iodine plasma in a low pressure RF-ICP ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and density measurements in an iodine RF-CCP plasma with emission and absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Metastable Molecules and O atoms in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass "New approaches for plasma/surface interaction studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bad Honnef, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution TALIF measurements of atomic oxygen: determination of gas temperature and collisional broadening coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC (Gaseous Electronics Synposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassociation d'atomes de césium froids. Formation et caractérisation d'un nuage froid de molécules diatomiques de césium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00600313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources optiques cohérentes pour la spectroscopie. Développements de la microscopie de photodétachement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique des Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master / M2. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sfo-00334462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril DRAG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Offset of Velocity Imaging-Based Electron Spectrometry and the Electron Affinity of Arsenic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (4), pp.043001. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.043001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine plasmas for space propulsion and industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (2), pp.023001. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae2b7e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiche n° 129 : Affinités électroniques atomiques : découverte d’un biais négligé dans les dernières mesures classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 508-509, pp.109-110. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63133/scf.act-chim.2025.508.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the main neutral species densities and temperatures in iodine plasmas using optical absorption techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33, pp.1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ad169d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon absorption laser induced fluorescence (TALIF) detection of atomic iodine in low-temperature plasmas and a revision of the energy levels of I I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (5), pp.055002. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/acb7b6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charged-particles measurements in low-pressure iodine plasmas used for electric propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alvarez Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.085007. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ac8288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The angular pattern in the hyperfine structure of Xe I and Kr I atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (1), pp.015001. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/ac3f98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a maintainable and high efficiency neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dechelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.046003. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abdac2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the two-photon excitation cross-section of the 6p′[3/2]2 and 6p′[1/2]0 levels of Xe I at the wavelengths 224.3 and 222.6 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (7), pp.075026. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abfbeb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond synchronously pumped optical parametric oscillator based on chirped quasi-phase matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (2), pp.552-563. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.380605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen atom kinetics in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; plasmas ignited in a DC glow discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (7), pp.075010. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab2b84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron affinity of lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52, pp.065001. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aaf685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced photodetachment of H$^-$as a means to produce energetic neutral beams for phasma Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.32. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atoms7010032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single&#8209;mode scannable nanosecond Ti:sapphire laser for&#57375;high&#8209;resolution two&#8209;photon absorption laser&#8209;induced fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, pp.14. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-018-7124-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen (&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P) atom recombination on a Pyrex surface in an O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (5), pp.055005. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab13e8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the isotope shift of the 2p&amp;lt;SUP&amp;gt;4&amp;lt;/SUP&amp;gt; -&amp;gt; 2p&amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;3p &amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;P&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; two-photon transition of O I and a revision of the triplet energy levels of atomic oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aa5a88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrotemporal dynamics of a picosecond OPO based on chirped quasi-phase-matching: erratum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (3), page 494. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.43.000494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation of the photoneutralization of a H− beam in continuous operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88 (11), pp.113103. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion source development for a photoneutralization based neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.125005. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/12/125005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure broadening of atomic oxygen two-photon absorption laser induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Golda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (6), pp.06LT03. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/25/6/06LT03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrotemporal dynamics of a picosecond OPO based on chirped quasi-phase-matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (2), pp.280-283. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.40.000280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in oxygen plasmas by high-resolution Two-Photon Absorption Laser-induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bresteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (11), pp.C11003. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/10/11/C11003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deeply bound cold caesium molecules formed after 0−g resonant coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Horchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouloufa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (42), pp.18910. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1CP21488H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scannable injection seeded nanosecond Ti:sapphire ring laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (2), pp.20702. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2010089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a magnetic field in photodetachment microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Peláez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (1), pp.29-37. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2010-00086-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do fringes and trajectories shift equally in matter-wave interferometers? The example of photodetachment microscopy in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (2), pp.20005. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/82/20005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-colour laser excitation as a way to set an absolute energy scale in photodetachment-microscopy based electron spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 275 (1), pp.190-195. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2007.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fine structure of S and S − measured with the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (6), pp.1409-1416. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/6/012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images of a photoelectron interfering with itself: the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (16-17), pp.2605-2607. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340600898163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision measurement of the 32SH electron affinity by laser detachment microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (1), pp.11-15. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2006.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodetachment microscopy of the P, Q, and R branches of the OH−(v=0) to OH(v=0) detachment threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Kröger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (1), pp.014308. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1824904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron affinities of O, Si, and S revisited with the photodetachment microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (3), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00069-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Diagnostics for Electrons and Atoms in Low Pressure Iodine Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigation of an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive diagnostic study of a DC positive column in O2: a test-bed for models of plasmas in a diatomic gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in low Temperature plasma simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel diagnostics to unravel fundamental processes in oxygen plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Lopaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advanced Plasma Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Hue, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical diagnostics in an iodine plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Electric Propulsion Conference (IEPC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">63rd Course of the International School of Quantum Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics to study vibrational excitation kinetics of CO</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Erice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of gas temperature measurements with Raman, FTIR and HR-TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Grofulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-Linewidth Picosecond Optical Parametric Oscillator for Backscatter Absorption Gas Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high surface-area on CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; plasma kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Klarenaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers nanosecondes monomodes et TALIF (Two-photon Absorption Laser Induced Fluorescence)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journées déchanges du réseau des plasmas froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter Absorption Gas Imaging with a Narrow-Linewidth Picosecond Optical Parametric Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Jose, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Widely-tunable, VBG Spectrally Narrowed, Picosecond Optical Parametric Oscillator for Backscatter Absorption Gas Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging and Applied Optics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/LACSEA.2018.LM5C.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution Two-photon Absorption Laser-Induced Fluorescence (TALIF) with a single-mode nanosecond Ti:Sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th, Laser Aided Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to determine density, temperature and thermal accommodation coefficient of oxygen atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-frequency Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Presqu ile de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of atoms and metastable molecules in oxygen plasmas revisited: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EU-Japan Joint Symposium on Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-mode nanosecond Ti: Sapphire laser for high resolution Two-photon Absorption Laser Induced-Fluorescence (TALIF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. Paper# CH_3_3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational excitation and temperature evolution in a pulsed CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th Annuel Gaseous Electronics Conference (GEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Pittsburgh, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational and Vibrational Energy in Cl&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas Probed by Innovative Optical Diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Temperature Measurements in Plasmas by High-Resolution TALIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser AIded Plasma Diagnostics LAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-To-Pulse Spectra of a Picosecond Optical Parametric Oscillator Based on Chirped Quasi-Phase Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIPHORE: Conceptual Study of a High Efficiency Neutral Beam Injector Based on Photo-detachment for Future Fusion Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Christin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOND INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Takayama City, Japan. pp.494-504, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3637421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-neutralization of Negative Ion Beam for Future Fusion Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEGATIVE IONS, BEAMS AND SOURCES: Proceedings of the 1st International Symposium on Negative Ions, Beams and Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix-en-Provence (France), France. pp.385-394, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom density and temperature determined by Cavity Ringdown spectroscopy of the forbidden 1D2 &amp;lt;-3P2 transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Low Temperature Plasma Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Bad Honnef, Germany. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iodine as propellant for electric propulsion: updated global model and comparisons to experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen 3P atom and O- ion density and atomic temperature in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; DC discharge obtained by Cavity Ringdown spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Manfred</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-photon excitation cross-section of Xe revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Alkhoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jannaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Modulations in a Picosecond OPO Based on a Chirped Quasi-Phase Matched Crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dherbecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Melkonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Raybaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States. OSA, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2019.JTu2A.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic study of an iodine plasma in a low pressure RF-ICP ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and density measurements in an iodine RF-CCP plasma with emission and absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marmuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ane Aanesland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCAMPIG XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, Scotland, United Kingdom. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of Metastable Molecules and O atoms in O&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhyuday Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Sofia Morillo-Candas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masterclass "New approaches for plasma/surface interaction studies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bad Honnef, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution TALIF measurements of atomic oxygen: determination of gas temperature and collisional broadening coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Booth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniil Marinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guaitella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Engeln</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEC (Gaseous Electronics Synposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoassociation d'atomes de césium froids. Formation et caractérisation d'un nuage froid de molécules diatomiques de césium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00600313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources optiques cohérentes pour la spectroscopie. Développements de la microscopie de photodétachement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris Sud - Paris XI, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00560331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique des Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Drag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master / M2. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sfo-00334462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId203"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.043001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2b7e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63133/scf.act-chim.2025.508.11" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad169d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acb7b6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esteves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marmuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez Laguna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac8288" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac3f98" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dechelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abdac2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abfbeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Descloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.380605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341686v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7010032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272106v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lottigier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jucha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7124-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Morillo-Candas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C Dias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab2b84" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aaf685" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhyuday Chatterjee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab13e8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a88" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laporte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000494" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995390" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02380026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agnello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/12/125005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/6/06LT03" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dherbecourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Melkonian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raybaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000280" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/11/C11003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010089" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pel&#225;ez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delsart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00086-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D0C110C6AD64F42C593C28C0C282E8C934189A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/20005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delsart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.03.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02MZGD6C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.05.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRHM9QN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089476v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blondel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chaibi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delsart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/6/012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBA44712E8F645B13876EBF99B11304ABB6A82E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340600898163" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kr&#246;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1824904" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00069-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KKC95C7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marmuse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lopaev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342225v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Grofulovic" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2018.LM5C.3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garibaldi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112535" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861162v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Manfred" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861161v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alkhoury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jannaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTu2A.93" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Courtois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engeln" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600313v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00334462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.043001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445110v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae2b7e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399256v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63133/scf.act-chim.2025.508.11" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429627v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ad169d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/acb7b6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812518v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esteves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marmuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez Laguna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac8288" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac3f98" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451060v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaibi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dechelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abdac2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449890v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abfbeb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Walter" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Descloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dherbecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Melkonian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raybaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.380605" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S Morillo-Candas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C Dias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guerra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab2b84" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bresteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aaf685" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bresteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms7010032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272106v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lottigier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jucha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabaret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-018-7124-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272108v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhyuday Chatterjee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab13e8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895572v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a88" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laporte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.000494" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995390" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02380026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agnello" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/12/125005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Golda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/6/06LT03" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descloux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dherbecourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Melkonian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raybaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.000280" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Foucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/10/11/C11003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348237v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lignier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fioretti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horchani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouloufa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP21488H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609401v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cabaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2010089" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pel&#225;ez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delsart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2010-00086-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D0C110C6AD64F42C593C28C0C282E8C934189A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089500v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/82/20005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chaibi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delsart" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2007.03.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02MZGD6C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Blondel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chaibi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delsart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/6/012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBA44712E8F645B13876EBF99B11304ABB6A82E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340600898163" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089493v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2006.05.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRHM9QN0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089468v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kr&#246;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1824904" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089474v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goldfarb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00069-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3KKC95C7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marmuse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lopaev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341690v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucken" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Sofia Morillo-Candas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Klarenaar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342225v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Grofulovic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020264v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goncalves" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341776v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2018.LM5C.3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593711v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02588053v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Yap" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573357v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593665v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090626v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Christin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garibaldi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090622v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112535" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Manfred" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341688v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861162v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371074v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alkhoury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jannaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTu2A.93" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864740v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Courtois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Aanesland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611360v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Engeln" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600313v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00560331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00334462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>