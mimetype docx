--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -127,51 +127,51 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">063242796</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">ABG-2880-2020</w:t>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/ABG-2880-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
@@ -405,51 +405,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -556,2316 +556,2757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing IoMT Security with Explainable Machine Learning: A Case Study on the CICIOMT2024 Dataset</w:t>
+                <w:t xml:space="preserve">Fed-SHAP-IDS: Federated SHAP-Based Intrusion Detection System for IoMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third Edition of the International Conference on Connected Objects and Artificial Intelligence (COCIA'2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Casablanca (Maroc), Morocco. pp.249-254, </w:t>
+              <w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.2683-2691, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-01536-5_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0014315500004052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046929v1</w:t>
+                <w:t xml:space="preserve">hal-05552454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Cybersecurity in IoMT Environments: Machine Learning-Powered Anomaly-Based Intrusion Detection Systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Federated Learning–Based Semi-Supervised IDS for Medical IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Harhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STSE: International Conference on Smart Technologies for Sustainable Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.1577-1588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014337900004052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056920v1</w:t>
+                <w:t xml:space="preserve">hal-05555433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning for IoMT Security: Enhancing Attack Detection with hybrid CNN-LSTM ModeL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Durand</w:t>
+                <w:t xml:space="preserve">Enhancing IoMT Security with Explainable Machine Learning: A Case Study on the CICIOMT2024 Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISA'25 - The 3rd International Conference AISA’25</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third Edition of the International Conference on Connected Objects and Artificial Intelligence (COCIA'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Casablanca (Maroc), Morocco. pp.249-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-01536-5_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420443v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable AI-Driven Feature Selection for Improved Intrusion Detection Systems in the Internet of Medical Things</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+                <w:t xml:space="preserve">Federated Learning for IoMT Security: Enhancing Attack Detection with hybrid CNN-LSTM ModeL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaila Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birahime Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Khadre Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAI 2025 - Artificial Intelligence Applications and Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISA'25 - The 3rd International Conference AISA’25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Oujda (Maroc), Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123854v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Federated Learning-Based Intrusion Detection Methods in Medical IoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Durand</w:t>
+                <w:t xml:space="preserve">DAPIS: A Secure Proxy Re-encryption Protocol for Delegated Authentication and Privacy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Applications of Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-96196-0_2⟩</w:t>
+              <w:t xml:space="preserve">NTMS 2025 - 12th IFIP International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.244-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS65597.2025.11076821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05126615v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAPIS: A Secure Proxy Re-encryption Protocol for Delegated Authentication and Privacy Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
+                <w:t xml:space="preserve">Explainable AI-Driven Feature Selection for Improved Intrusion Detection Systems in the Internet of Medical Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTMS 2025 - 12th IFIP International Conference on New Technologies, Mobility and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NTMS65597.2025.11076821⟩</w:t>
+              <w:t xml:space="preserve">AIAI 2025 - Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limassol (Chypre), Cyprus. pp.353-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96231-8_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128246v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIoT-Driven Comparison of Open Blockchain Platforms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gil Utard</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Supervised and Semi-Supervised Machine Learning for Intrusion Detection in BLE-Enabled IoMT Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Electronic Engineering and Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISA'25 - The 3rd International Conference on Artificial Intelligence and Smart Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Oujda (Maroc), Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766339v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Medical IoT security with blockchain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+                <w:t xml:space="preserve">A Survey of Federated Learning-Based Intrusion Detection Methods in Medical IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Harhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on information assurance and security - IAS 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78928-1_18⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Applications of Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limassol, Cyprus. pp.17-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96196-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288757v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Security in Connected Medical IoT Networks through Deep Learning-Based Anomaly Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Durand</w:t>
+                <w:t xml:space="preserve">Enhancing Cybersecurity in IoMT Environments: Machine Learning-Powered Anomaly-Based Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Mobile, Secure and Programmable Networks (MSPN 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STSE: International Conference on Smart Technologies for Sustainable Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Errachidia, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288626v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un PRE pour le partage de fichiers chiffrés en mode SaaS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
+                <w:t xml:space="preserve">MIoT-Driven Comparison of Open Blockchain Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Electronic Engineering and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saidia, Maroc, Morocco. pp.39-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-0644-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767339v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Delegated Authentication Protocol based on PRE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anass Sbai</w:t>
+                <w:t xml:space="preserve">Securing Medical IoT Data with Hyperledger Fabric: A Private Data Collections Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Security and Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISA'25 - The 3rd International Conference on Artificial Intelligence and Smart Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Oujda (Maroc), Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448083v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCA Secure Unidirectional PRE with Key Pair in the Standard Model without Pairings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
+                <w:t xml:space="preserve">Exploration of Medical IoT security with blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information Systems Security and Privacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">international conference on information assurance and security - IAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Olten, Switzerland. pp.176-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78928-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0008955704400447⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02773918v1</w:t>
+                <w:t xml:space="preserve">hal-04288757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encrypted Data Sharing Using Proxy ReEncryption in Smart Grid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
+                <w:t xml:space="preserve">Enhancing Security in Connected Medical IoT Networks through Deep Learning-Based Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaila Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birahime Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Khadre Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 8th International Conference on Mobile, Secure and Programmable Networks (MSPN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.87-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-52426-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03040325v1</w:t>
+                <w:t xml:space="preserve">hal-04288626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRE as a Service within Smart Grid City</w:t>
+                <w:t xml:space="preserve">Utilisation d'un PRE pour le partage de fichiers chiffrés en mode SaaS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Security and Cryptography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007838503940401⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02768366v1</w:t>
+                <w:t xml:space="preserve">hal-03767339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms of image processing for the automatic detection of blood cells in a matrigel (In-Vitro culture)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Kovacs</w:t>
+                <w:t xml:space="preserve">A New Delegated Authentication Protocol based on PRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Brassart</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MELECON 2008 - 2008 IEEE Mediterranean Electrotechnical Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618551⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.468-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010542404680478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187744v1</w:t>
+                <w:t xml:space="preserve">hal-03448083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of chemotaxis cells in angiogenesis process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Brassart</w:t>
+                <w:t xml:space="preserve">CCA Secure Unidirectional PRE with Key Pair in the Standard Model without Pairings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 First Workshops on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743740⟩</w:t>
+              <w:t xml:space="preserve">6th International Conference on Information Systems Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.440-447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008955704400447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140200v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUTOMATIC DETECTION OF IN VITRO CAPILLARY TUBE NETWORK IN A MATRIGEL ANALYSIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encrypted Data Sharing Using Proxy ReEncryption in Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bio-inspired Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0001062404840489⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Saidia, Morocco. pp.161-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040301v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing with omnidirectional vision sensors (some examples)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+                <w:t xml:space="preserve">PRE as a Service within Smart Grid City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 First IEEE International Conference on e-Learning in Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICELIE.2006.347201⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.394-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007838503940401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187749v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Results got with the Omnidirectional Vision Sensor: Syclop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Automatic detection of chemotaxis cells in angiogenesis process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Omnivis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 First Workshops on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198556v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile robot localization based on an omnidirectional stereoscopic vision perception system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithms of image processing for the automatic detection of blood cells in a matrigel (In-Vitro culture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kovacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Clerentin</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.1999.772545⟩</w:t>
+              <w:t xml:space="preserve">MELECON 2008 - 2008 IEEE Mediterranean Electrotechnical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Ajaccio, France. pp.896-902, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2008.4618551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040379v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">AUTOMATIC DETECTION OF IN VITRO CAPILLARY TUBE NETWORK IN A MATRIGEL ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Bio-inspired Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Funchal, France. pp.484-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0001062404840489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processing with omnidirectional vision sensors (some examples)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Marhic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2006 First IEEE International Conference on e-Learning in Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Hammamet, France. pp.145-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELIE.2006.347201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental Results got with the Omnidirectional Vision Sensor: Syclop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omnivis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Los Alamitos, CA, USA, Unknown Region. pp.?--?</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobile robot localization based on an omnidirectional stereoscopic vision perception system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clerentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Detroit, United States. pp.1329-1334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.1999.772545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localization method based on omnidirectional stereoscopic vision and dead-reckoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Delahoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cauchois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Kyongju, France. pp.960-965, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.1999.812804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2875,51 +3316,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Learning Strategies for Anomaly-Based Intrusion Detection in IoMT Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2938,463 +3379,459 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI-Driven Security for Next-Generation IoT Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.119-134, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-08784-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-driven Threat Management in Healthcare Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaila Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birahime Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Khadre Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaila Sy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Cybersecurity and Resilience for Critical Industries: Challenges and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, River Publishers, pp.7-31, 2025, 9788770042260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9788770047746-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04962735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIDE: Graphic Interface for Discrete Element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Trannois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Computing - Scientific Visualization and Imaging Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-79, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-55131-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Construction of the Robot’s Environmental Map Using Interval Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marhic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Clérentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Optimization and Constraint Satisfaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-141, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11425076_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3404,161 +3841,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Intrusion Detection in Medical IoT: Client-Side Feature Learning with Variational Autoencoders vs Autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Harhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3626,51 +4063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89577524"/>
+    <w:nsid w:val="5FB5A41E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3857,51 +4294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-drocourt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1636-9462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063242796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/ABG-2880-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacoubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101869" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Sbai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Essamad Jabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Azizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Utard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01536-5_96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01536-5_38" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056920v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420443v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahime Diouf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre Diop" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123854v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96231-8_26" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126615v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96196-0_2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128246v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076821" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0644-3_4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78928-1_18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52426-4_7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767339v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448083v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010542404680478" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008955704400447" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007838503940401" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovacs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618551" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743740" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001062404840489" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELIE.2006.347201" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahoche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;gard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040379v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerentin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1999.772545" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.812804" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08784-3_9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9788770047746-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55131-4_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cl&#233;rentin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11425076_10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4MCKP6WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244887v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-drocourt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1636-9462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063242796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABG-2880-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacoubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101869" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Sbai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Essamad Jabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Azizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Utard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01536-5_96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014315500004052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01536-5_38" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahime Diouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre Diop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96231-8_26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96196-0_2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0644-3_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78928-1_18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52426-4_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010542404680478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008955704400447" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007838503940401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovacs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618551" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001062404840489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELIE.2006.347201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahoche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;gard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1999.772545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.812804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08784-3_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9788770047746-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55131-4_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cl&#233;rentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11425076_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4MCKP6WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>