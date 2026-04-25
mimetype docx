--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -439,160 +439,147 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Blockchain and Proxy Re-Encryption to secure Medical IoT Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
+                <w:t xml:space="preserve">Enhancing IoMT Security with Explainable Machine Learning: A Case Study on the CICIOMT2024 Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third Edition of the International Conference on Connected Objects and Artificial Intelligence (COCIA'2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Higher School of Technology of Casablanca, Apr 2025, Casablanca (Maroc), Morocco. pp.639-647, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-01536-5_96⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Casablanca (Maroc), Morocco. pp.249-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-01536-5_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046923v1</w:t>
+                <w:t xml:space="preserve">hal-05046929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fed-SHAP-IDS: Federated SHAP-Based Intrusion Detection System for IoMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -611,1149 +598,1162 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.2683-2691, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0014315500004052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning–Based Semi-Supervised IDS for Medical IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Harhad</w:t>
+                <w:t xml:space="preserve">Leveraging Blockchain and Proxy Re-Encryption to secure Medical IoT Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Utard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0014337900004052⟩</w:t>
+              <w:t xml:space="preserve">The Third Edition of the International Conference on Connected Objects and Artificial Intelligence (COCIA'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Higher School of Technology of Casablanca, Apr 2025, Casablanca (Maroc), Morocco. pp.639-647, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-01536-5_96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555433v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing IoMT Security with Explainable Machine Learning: A Case Study on the CICIOMT2024 Dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Moussaoui</w:t>
+                <w:t xml:space="preserve">Federated Learning–Based Semi-Supervised IDS for Medical IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Harhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third Edition of the International Conference on Connected Objects and Artificial Intelligence (COCIA'2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Casablanca (Maroc), Morocco. pp.249-254, </w:t>
+              <w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.1577-1588, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-01536-5_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0014337900004052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046929v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning for IoMT Security: Enhancing Attack Detection with hybrid CNN-LSTM ModeL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Durand</w:t>
+                <w:t xml:space="preserve">Exploration of Medical IoT security with blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISA'25 - The 3rd International Conference AISA’25</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">international conference on information assurance and security - IAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Olten, Switzerland. pp.176-187, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78928-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420443v1</w:t>
+                <w:t xml:space="preserve">hal-04288757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAPIS: A Secure Proxy Re-encryption Protocol for Delegated Authentication and Privacy Management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gil Utard</w:t>
+                <w:t xml:space="preserve">Federated Learning for IoMT Security: Enhancing Attack Detection with hybrid CNN-LSTM ModeL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaila Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birahime Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Khadre Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTMS 2025 - 12th IFIP International Conference on New Technologies, Mobility and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISA'25 - The 3rd International Conference AISA’25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Oujda (Maroc), Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128246v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable AI-Driven Feature Selection for Improved Intrusion Detection Systems in the Internet of Medical Things</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Supervised and Semi-Supervised Machine Learning for Intrusion Detection in BLE-Enabled IoMT Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAI 2025 - Artificial Intelligence Applications and Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISA'25 - The 3rd International Conference on Artificial Intelligence and Smart Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Oujda (Maroc), Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123854v1</w:t>
+                <w:t xml:space="preserve">hal-05555486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Supervised and Semi-Supervised Machine Learning for Intrusion Detection in BLE-Enabled IoMT Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Drocourt</w:t>
+                <w:t xml:space="preserve">A Survey of Federated Learning-Based Intrusion Detection Methods in Medical IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Harhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISA'25 - The 3rd International Conference on Artificial Intelligence and Smart Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Engineering Applications of Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limassol, Cyprus. pp.17-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96196-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555486v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Federated Learning-Based Intrusion Detection Methods in Medical IoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Durand</w:t>
+                <w:t xml:space="preserve">DAPIS: A Secure Proxy Re-encryption Protocol for Delegated Authentication and Privacy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Applications of Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Limassol, Cyprus. pp.17-30, </w:t>
+              <w:t xml:space="preserve">NTMS 2025 - 12th IFIP International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.244-251, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-96196-0_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NTMS65597.2025.11076821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126615v1</w:t>
+                <w:t xml:space="preserve">hal-05128246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Cybersecurity in IoMT Environments: Machine Learning-Powered Anomaly-Based Intrusion Detection Systems</w:t>
+                <w:t xml:space="preserve">Explainable AI-Driven Feature Selection for Improved Intrusion Detection Systems in the Internet of Medical Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Drocourt</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STSE: International Conference on Smart Technologies for Sustainable Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAI 2025 - Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limassol (Chypre), Cyprus. pp.353-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96231-8_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056920v1</w:t>
+                <w:t xml:space="preserve">hal-05123854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIoT-Driven Comparison of Open Blockchain Platforms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gil Utard</w:t>
+                <w:t xml:space="preserve">Enhancing Cybersecurity in IoMT Environments: Machine Learning-Powered Anomaly-Based Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Electronic Engineering and Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STSE: International Conference on Smart Technologies for Sustainable Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Errachidia, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-0644-3_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04766339v1</w:t>
+                <w:t xml:space="preserve">hal-05056920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Medical IoT Data with Hyperledger Fabric: A Private Data Collections Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISA'25 - The 3rd International Conference on Artificial Intelligence and Smart Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Oujda (Maroc), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1772,226 +1772,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Medical IoT security with blockchain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">MIoT-Driven Comparison of Open Blockchain Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on information assurance and security - IAS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Olten, Switzerland. pp.176-187, </w:t>
+              <w:t xml:space="preserve">4th International Conference on Electronic Engineering and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saidia, Maroc, Morocco. pp.39-47, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78928-1_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-0644-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288757v1</w:t>
+                <w:t xml:space="preserve">hal-04766339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Security in Connected Medical IoT Networks through Deep Learning-Based Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaila Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birahime Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Khadre Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Conference on Mobile, Secure and Programmable Networks (MSPN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.87-99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3434,103 +3434,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-driven Threat Management in Healthcare Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaila Sy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birahime Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdou Khadre Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Cybersecurity and Resilience for Critical Industries: Challenges and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, River Publishers, pp.7-31, 2025, 9788770042260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3855,90 +3855,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Intrusion Detection in Medical IoT: Client-Side Feature Learning with Variational Autoencoders vs Autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Harhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4063,51 +4063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FB5A41E"/>
+    <w:nsid w:val="0EA3A014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4294,51 +4294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-drocourt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1636-9462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063242796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABG-2880-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacoubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101869" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Sbai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Essamad Jabri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Azizi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Utard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01536-5_96" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014315500004052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01536-5_38" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahime Diouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre Diop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96231-8_26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96196-0_2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0644-3_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78928-1_18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52426-4_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010542404680478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008955704400447" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007838503940401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovacs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618551" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001062404840489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELIE.2006.347201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahoche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;gard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1999.772545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.812804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08784-3_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9788770047746-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55131-4_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cl&#233;rentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11425076_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4MCKP6WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-drocourt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1636-9462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063242796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABG-2880-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacoubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101869" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Sbai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01536-5_38" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014315500004052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Essamad Jabri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Azizi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Utard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01536-5_96" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78928-1_18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahime Diouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre Diop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96196-0_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076821" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96231-8_26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0644-3_4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52426-4_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010542404680478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008955704400447" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007838503940401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovacs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618551" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001062404840489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELIE.2006.347201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahoche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;gard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1999.772545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.812804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08784-3_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9788770047746-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55131-4_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cl&#233;rentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11425076_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4MCKP6WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>