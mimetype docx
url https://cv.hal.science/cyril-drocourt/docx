--- v2 (2026-04-25)
+++ v3 (2026-05-18)
@@ -439,1321 +439,1321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing IoMT Security with Explainable Machine Learning: A Case Study on the CICIOMT2024 Dataset</w:t>
+                <w:t xml:space="preserve">Fed-SHAP-IDS: Federated SHAP-Based Intrusion Detection System for IoMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third Edition of the International Conference on Connected Objects and Artificial Intelligence (COCIA'2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Casablanca (Maroc), Morocco. pp.249-254, </w:t>
+              <w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.2683-2691, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-01536-5_38⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0014315500004052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046929v1</w:t>
+                <w:t xml:space="preserve">hal-05552454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fed-SHAP-IDS: Federated SHAP-Based Intrusion Detection System for IoMT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Omar Moussaoui</w:t>
+                <w:t xml:space="preserve">Leveraging Blockchain and Proxy Re-Encryption to secure Medical IoT Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0014315500004052⟩</w:t>
+              <w:t xml:space="preserve">The Third Edition of the International Conference on Connected Objects and Artificial Intelligence (COCIA'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Higher School of Technology of Casablanca, Apr 2025, Casablanca (Maroc), Morocco. pp.639-647, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-01536-5_96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552454v1</w:t>
+                <w:t xml:space="preserve">hal-05046923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Blockchain and Proxy Re-Encryption to secure Medical IoT Records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
+                <w:t xml:space="preserve">Federated Learning–Based Semi-Supervised IDS for Medical IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Harhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Deep Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third Edition of the International Conference on Connected Objects and Artificial Intelligence (COCIA'2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-01536-5_96⟩</w:t>
+              <w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.1577-1588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0014337900004052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046923v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning–Based Semi-Supervised IDS for Medical IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Harhad</w:t>
+                <w:t xml:space="preserve">Enhancing IoMT Security with Explainable Machine Learning: A Case Study on the CICIOMT2024 Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAART 2026 - 18th International Conference on Agents and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain, Spain. pp.1577-1588, </w:t>
+              <w:t xml:space="preserve">The Third Edition of the International Conference on Connected Objects and Artificial Intelligence (COCIA'2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Casablanca (Maroc), Morocco. pp.249-254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0014337900004052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-01536-5_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05555433v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of Medical IoT security with blockchain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gil Utard</w:t>
+                <w:t xml:space="preserve">Federated Learning for IoMT Security: Enhancing Attack Detection with hybrid CNN-LSTM ModeL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaila Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birahime Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Khadre Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on information assurance and security - IAS 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISA'25 - The 3rd International Conference AISA’25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Oujda (Maroc), Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288757v1</w:t>
+                <w:t xml:space="preserve">hal-05420443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning for IoMT Security: Enhancing Attack Detection with hybrid CNN-LSTM ModeL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Durand</w:t>
+                <w:t xml:space="preserve">DAPIS: A Secure Proxy Re-encryption Protocol for Delegated Authentication and Privacy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISA'25 - The 3rd International Conference AISA’25</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NTMS 2025 - 12th IFIP International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.244-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NTMS65597.2025.11076821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420443v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Supervised and Semi-Supervised Machine Learning for Intrusion Detection in BLE-Enabled IoMT Systems</w:t>
+                <w:t xml:space="preserve">Explainable AI-Driven Feature Selection for Improved Intrusion Detection Systems in the Internet of Medical Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Drocourt</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISA'25 - The 3rd International Conference on Artificial Intelligence and Smart Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAI 2025 - Artificial Intelligence Applications and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limassol (Chypre), Cyprus. pp.353-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96231-8_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555486v1</w:t>
+                <w:t xml:space="preserve">hal-05123854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Federated Learning-Based Intrusion Detection Methods in Medical IoT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gil Utard</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Supervised and Semi-Supervised Machine Learning for Intrusion Detection in BLE-Enabled IoMT Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering Applications of Neural Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AISA'25 - The 3rd International Conference on Artificial Intelligence and Smart Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Oujda (Maroc), Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-96196-0_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05126615v1</w:t>
+                <w:t xml:space="preserve">hal-05555486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAPIS: A Secure Proxy Re-encryption Protocol for Delegated Authentication and Privacy Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey of Federated Learning-Based Intrusion Detection Methods in Medical IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Harhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTMS 2025 - 12th IFIP International Conference on New Technologies, Mobility and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.244-251, </w:t>
+              <w:t xml:space="preserve">International Conference on Engineering Applications of Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Limassol, Cyprus. pp.17-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NTMS65597.2025.11076821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-96196-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128246v1</w:t>
+                <w:t xml:space="preserve">hal-05126615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable AI-Driven Feature Selection for Improved Intrusion Detection Systems in the Internet of Medical Things</w:t>
+                <w:t xml:space="preserve">Enhancing Cybersecurity in IoMT Environments: Machine Learning-Powered Anomaly-Based Intrusion Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAI 2025 - Artificial Intelligence Applications and Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STSE: International Conference on Smart Technologies for Sustainable Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Errachidia, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123854v1</w:t>
+                <w:t xml:space="preserve">hal-05056920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Cybersecurity in IoMT Environments: Machine Learning-Powered Anomaly-Based Intrusion Detection Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Drocourt</w:t>
+                <w:t xml:space="preserve">MIoT-Driven Comparison of Open Blockchain Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STSE: International Conference on Smart Technologies for Sustainable Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Electronic Engineering and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saidia, Maroc, Morocco. pp.39-47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-0644-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056920v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing Medical IoT Data with Hyperledger Fabric: A Private Data Collections Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AISA'25 - The 3rd International Conference on Artificial Intelligence and Smart Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Oujda (Maroc), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1772,226 +1772,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIoT-Driven Comparison of Open Blockchain Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of Medical IoT security with blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou-Essamad Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Utard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Electronic Engineering and Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saidia, Maroc, Morocco. pp.39-47, </w:t>
+              <w:t xml:space="preserve">international conference on information assurance and security - IAS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Olten, Switzerland. pp.176-187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-0644-3_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78928-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766339v1</w:t>
+                <w:t xml:space="preserve">hal-04288757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Security in Connected Medical IoT Networks through Deep Learning-Based Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaila Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birahime Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaila Sy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdou Khadre Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Conference on Mobile, Secure and Programmable Networks (MSPN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.87-99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3434,103 +3434,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-driven Threat Management in Healthcare Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaila Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birahime Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaila Sy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abdou Khadre Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Cybersecurity and Resilience for Critical Industries: Challenges and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, River Publishers, pp.7-31, 2025, 9788770042260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3855,90 +3855,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Intrusion Detection in Medical IoT: Client-Side Feature Learning with Variational Autoencoders vs Autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Harhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4063,51 +4063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EA3A014"/>
+    <w:nsid w:val="0CB02598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4294,51 +4294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-drocourt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1636-9462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063242796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABG-2880-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacoubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101869" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Sbai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046929v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01536-5_38" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014315500004052" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Essamad Jabri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Azizi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Utard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01536-5_96" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288757v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78928-1_18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420443v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahime Diouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre Diop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555486v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96196-0_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076821" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123854v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96231-8_26" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056920v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0644-3_4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52426-4_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010542404680478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008955704400447" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007838503940401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovacs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618551" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001062404840489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELIE.2006.347201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahoche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;gard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1999.772545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.812804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08784-3_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9788770047746-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55131-4_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cl&#233;rentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11425076_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4MCKP6WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-drocourt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1636-9462" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/063242796" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABG-2880-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05447232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacoubi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Moussaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101869" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689960v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Sbai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014315500004052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046923v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Essamad Jabri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Azizi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Utard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01536-5_96" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Harhad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Deep Singh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014337900004052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01536-5_38" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahime Diouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Khadre Diop" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS65597.2025.11076821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123854v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96231-8_26" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555486v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-96196-0_2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0644-3_4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78928-1_18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-52426-4_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010542404680478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773918v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008955704400447" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_15" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007838503940401" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140200v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kovacs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brassart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743740" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2008.4618551" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040301v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001062404840489" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marhic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELIE.2006.347201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198556v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delahoche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cauchois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;gard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040379v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pegard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerentin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.1999.772545" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040382v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.1999.812804" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438759v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-08784-3_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9788770047746-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Trannois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55131-4_3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cl&#233;rentin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11425076_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4MCKP6WG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Singh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>