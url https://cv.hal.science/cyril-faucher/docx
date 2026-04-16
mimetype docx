--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Faucher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyril-faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0015-9949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172464250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’intéressent à la modélisation et à l’exploitation du couplage de trajectoires humaines avec des traces d’exécution systèmes en vue de résumer une expérience de visite.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explainable Clustering in Process Mining and Sequential Pattern Mining: A Formal Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mondou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj - Napoca, Romania. pp.143-160, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Subcontext Completion in Lattices and Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Waffo Kemgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, Romania. pp.51-66, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban & Coastal Lab La Rochelle, une plateforme scientifique de données et modèles pour la recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Quique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement et visualisation de trajectoires de visiteurs dans un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.127 - 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALACTIC: towards a generic and scalable platform for complex and heterogeneous data using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ETAFCA'2022 - Existing Tools and Applications for Formal Concept Analysis in conjunction with the 16th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallinn, Estonia. pp.191--198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ETL-like platform for the processing of mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '22: The 37th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.547-555, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discover spatio-temporal cluster from trajectory data enhance by heterogeneous contextual knowledge using FCA and the NᴇxᴛPʀɪᴏʀɪᴛʏCᴏɴᴄᴇᴘᴛ Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallinn, Estonia. pp.159--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking news stories in short messages in the era of infodemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Italy, Sep 2022, Bologne, Italy. pp.18-32, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Extraction of Relevant Real-World-Event Qualifiers for Semantic Search Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86324-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un modèle de trajectoires multi-aspects et multi-niveaux appliqué au tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Related Document Retrieval with Multilingual Real World Event Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart things: Conditional random field based solution for context awareness at the IoT edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Harmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome: Low Latency and Energy Efficient Neighbor Discovery for Mobile and IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Harmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Ahmed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reconstruction of human trajectories in indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEPS4IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Harmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th ACM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. pp.85-91, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267129.3267138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAISIS: an Ontological-based Approach for Interlinking CrowdSensing Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmi Aymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE INTERNATIONAL CONFERENCE ON SYSTEMS, MAN, AND CYBERNETICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet TourinFlux : Apport des Technologies du Web Sémantique pour la Gestion des Données du Tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaa Wannous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du colloque pluridisciplinaire AsTRES: Association Tourisme Recherche et Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne occidentale, Jun 2016, Quimper, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAISIS: an Ontological-based Approach for Interlinking CrowdSensing Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmi Aymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SentiML++ : An Extension of the SentiML Sentiment Annotation Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik M. Saad Missen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Semantic Web Conference (ESWC 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Semantic Web Technologies for Improving the Visibility of Tourism Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIR: Exploiting Semantic Annotations in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIKM '15 the 24th ACM International on Conference on Information and Knowledge Management, Oct 2015, Melbourne, Austria. pp.5-10, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2810133.2810137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations qualitatives entre intervalles non convexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation et raisonnement sur le temps et l'espace (RTE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling composite periodic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation sémantique d'objets à l'aide d'un modèle de référence et de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samnang Chea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a periodic temporal model for the simulation of human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoVA(t) (Geospatial Visual Analytics : Focus on Time) Workshop at AGILE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Guimaraes, Portugal. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Knowledge Acquisition and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lisbon, Portugal. pp.371-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et reformulation d'expressions temporelles extraites de textes en langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL 2010 (10es Journées Francophones Internationales sur les Approches Formelles dans l'Assistance au Développement de Logiciels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Futuroscope - Poitiers, France. pp. 213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'un métamodèle de composants graphiques à partir de la spécification d'une bibliothèque de composants Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IDM-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes d'information pour le littoral : points de vue des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de printemps du RUOA "Dynamiques et représentations du littoral"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Nazaire, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for implementing the ISO 19100 series of international standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS 07, the 8th International Symposium on GIS and Computer Mapping for Coastal Zone Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Santander, Espagne. pp.424-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle extensible adapté à la gestion de dépêches d'agences de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2006 (Extraction et Gestion des Connaissances)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille (LIFL), France. p. 731-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENIR : mémoire environnementale Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de bilan du programme interdisciplinaire « Société de l'Information » 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. p. 128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information system for coastal domain observatory within the framework of the european Institute for Marine Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMDIS (International Marine Data and Information Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un catalogue de recherche universitaire : intentions, enjeux et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Régien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Quique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gicquel de Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Rochelle Université. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Non Convex Interval Mutual Relation Models into Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de similarité multidimensionnelles pour trajectoires sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ble Based Indoor Positioning System and Minimal Zone Searching Algorithm (MZS) Applied to Visitor Trajectories within a Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertet Karell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (13), pp.6107. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11136107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level and Multiple Aspect Semantic Trajectory Model: Application to the Tourism Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (9), pp.592. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi10090592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NextPriorityConcept: A new and generic algorithm computing concepts from complex and heterogeneous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kuznetsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 845, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les informations temporelles dans et par les modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MODÉLISER LES DYNAMIQUES SPATIALES, 25 (3), pp.415-436. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.415-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche fondée sur l'IDM pour le développement d'un environnement de production journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Teyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (n° 7/2012), pp.917-942. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TSI.31.917.942©2012Lavoisier⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Kermeta on Graph Transformation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagar Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location- and temporal-based services for nature-society interaction regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3 &amp; 4), pp.147-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une mémoire environnementale adaptée aux besoins d'un observatoire du domaine côtier : MenIr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1/2009), pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'ontologie à partir d'un modèle métier UML annoté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.65--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Complex and Heterogeneous Data using FCA and Monadic Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rokia Missaoui,; Léonard Kwuida; Talel Abdessalem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Data Analytics with Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.75--103, 2021, 9783030932770. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93278-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for processing digital trajectories of tourists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.232-233. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM48529.2020.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la recommandation sans évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Specific Language (DSL) for temporal knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for implementing the ISO 19100 series of international standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'événements composites répétitifs, propriétés et relations temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de La Rochelle, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LAROS385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00950487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESS ISI Modélisation et implémentation d'une Mémoire Environnementale pour le site de la Mer d'Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.gest. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mem_00000187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Faucher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyril-faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0015-9949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172464250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’intéressent à la modélisation et à l’exploitation du couplage de trajectoires humaines avec des traces d’exécution systèmes en vue de résumer une expérience de visite.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Subcontext Completion in Lattices and Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Waffo Kemgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, Romania. pp.51-66, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explainable Clustering in Process Mining and Sequential Pattern Mining: A Formal Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mondou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj - Napoca, Romania. pp.143-160, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban & Coastal Lab La Rochelle, une plateforme scientifique de données et modèles pour la recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Quique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement et visualisation de trajectoires de visiteurs dans un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.127 - 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALACTIC: towards a generic and scalable platform for complex and heterogeneous data using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ETAFCA'2022 - Existing Tools and Applications for Formal Concept Analysis in conjunction with the 16th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallinn, Estonia. pp.191--198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discover spatio-temporal cluster from trajectory data enhance by heterogeneous contextual knowledge using FCA and the NᴇxᴛPʀɪᴏʀɪᴛʏCᴏɴᴄᴇᴘᴛ Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallinn, Estonia. pp.159--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ETL-like platform for the processing of mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '22: The 37th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.547-555, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking news stories in short messages in the era of infodemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Italy, Sep 2022, Bologne, Italy. pp.18-32, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Extraction of Relevant Real-World-Event Qualifiers for Semantic Search Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86324-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un modèle de trajectoires multi-aspects et multi-niveaux appliqué au tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Related Document Retrieval with Multilingual Real World Event Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reconstruction of human trajectories in indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome: Low Latency and Energy Efficient Neighbor Discovery for Mobile and IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Harmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Ahmed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart things: Conditional random field based solution for context awareness at the IoT edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Harmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEPS4IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Harmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th ACM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. pp.85-91, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267129.3267138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet TourinFlux : Apport des Technologies du Web Sémantique pour la Gestion des Données du Tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaa Wannous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du colloque pluridisciplinaire AsTRES: Association Tourisme Recherche et Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne occidentale, Jun 2016, Quimper, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAISIS: an Ontological-based Approach for Interlinking CrowdSensing Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmi Aymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE INTERNATIONAL CONFERENCE ON SYSTEMS, MAN, AND CYBERNETICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAISIS: an Ontological-based Approach for Interlinking CrowdSensing Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmi Aymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SentiML++ : An Extension of the SentiML Sentiment Annotation Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik M. Saad Missen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Semantic Web Conference (ESWC 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Semantic Web Technologies for Improving the Visibility of Tourism Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIR: Exploiting Semantic Annotations in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIKM '15 the 24th ACM International on Conference on Information and Knowledge Management, Oct 2015, Melbourne, Austria. pp.5-10, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2810133.2810137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations qualitatives entre intervalles non convexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation et raisonnement sur le temps et l'espace (RTE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling composite periodic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation sémantique d'objets à l'aide d'un modèle de référence et de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samnang Chea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Knowledge Acquisition and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lisbon, Portugal. pp.371-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a periodic temporal model for the simulation of human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoVA(t) (Geospatial Visual Analytics : Focus on Time) Workshop at AGILE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Guimaraes, Portugal. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et reformulation d'expressions temporelles extraites de textes en langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL 2010 (10es Journées Francophones Internationales sur les Approches Formelles dans l'Assistance au Développement de Logiciels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Futuroscope - Poitiers, France. pp. 213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'un métamodèle de composants graphiques à partir de la spécification d'une bibliothèque de composants Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IDM-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes d'information pour le littoral : points de vue des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de printemps du RUOA "Dynamiques et représentations du littoral"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Nazaire, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for implementing the ISO 19100 series of international standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS 07, the 8th International Symposium on GIS and Computer Mapping for Coastal Zone Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Santander, Espagne. pp.424-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle extensible adapté à la gestion de dépêches d'agences de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2006 (Extraction et Gestion des Connaissances)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille (LIFL), France. p. 731-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENIR : mémoire environnementale Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de bilan du programme interdisciplinaire « Société de l'Information » 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. p. 128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information system for coastal domain observatory within the framework of the european Institute for Marine Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMDIS (International Marine Data and Information Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un catalogue de recherche universitaire : intentions, enjeux et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Régien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Quique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gicquel de Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Rochelle Université. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Non Convex Interval Mutual Relation Models into Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de similarité multidimensionnelles pour trajectoires sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ble Based Indoor Positioning System and Minimal Zone Searching Algorithm (MZS) Applied to Visitor Trajectories within a Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertet Karell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (13), pp.6107. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11136107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level and Multiple Aspect Semantic Trajectory Model: Application to the Tourism Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (9), pp.592. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi10090592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NextPriorityConcept: A new and generic algorithm computing concepts from complex and heterogeneous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kuznetsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 845, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les informations temporelles dans et par les modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MODÉLISER LES DYNAMIQUES SPATIALES, 25 (3), pp.415-436. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.415-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche fondée sur l'IDM pour le développement d'un environnement de production journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Teyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (n° 7/2012), pp.917-942. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TSI.31.917.942©2012Lavoisier⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Kermeta on Graph Transformation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagar Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location- and temporal-based services for nature-society interaction regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3 &amp; 4), pp.147-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une mémoire environnementale adaptée aux besoins d'un observatoire du domaine côtier : MenIr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1/2009), pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'ontologie à partir d'un modèle métier UML annoté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.65--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Complex and Heterogeneous Data using FCA and Monadic Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rokia Missaoui,; Léonard Kwuida; Talel Abdessalem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Data Analytics with Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.75--103, 2021, 9783030932770. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93278-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for processing digital trajectories of tourists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.232-233. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM48529.2020.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la recommandation sans évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Specific Language (DSL) for temporal knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for implementing the ISO 19100 series of international standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'événements composites répétitifs, propriétés et relations temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de La Rochelle, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LAROS385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00950487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESS ISI Modélisation et implémentation d'une Mémoire Environnementale pour le site de la Mer d'Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.gest. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mem_00000187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DCA5A34"/>
+    <w:nsid w:val="DC0483CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-faucher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0015-9949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172464250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Waffo Kemgne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Schmitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savarit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03778251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cay&#232;r&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bessagnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507057" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86324-1_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Harmassi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri Doudane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267129.3267138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasmi Aymen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaa Wannous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik M. Saad Missen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810133.2810137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samnang Chea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457077v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;gien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Othoniel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gicquel de Menou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04683445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertet Karell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136107" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10090592" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuznetsov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.08.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259330v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.415-436" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bully" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.31.917.942&#169;2012Lavoisier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542407v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038486v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cayere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LAROS385" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00000187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-faucher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0015-9949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172464250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Waffo Kemgne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Schmitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savarit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03778251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cay&#232;r&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bessagnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86324-1_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Harmassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319197" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri Doudane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267129.3267138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaa Wannous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasmi Aymen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik M. Saad Missen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810133.2810137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samnang Chea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457077v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;gien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Othoniel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gicquel de Menou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04683445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertet Karell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136107" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10090592" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuznetsov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.08.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259330v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.415-436" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bully" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.31.917.942&#169;2012Lavoisier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542407v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038486v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cayere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LAROS385" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00000187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>