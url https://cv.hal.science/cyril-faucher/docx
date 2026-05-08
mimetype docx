--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Faucher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyril-faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0015-9949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172464250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’intéressent à la modélisation et à l’exploitation du couplage de trajectoires humaines avec des traces d’exécution systèmes en vue de résumer une expérience de visite.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Subcontext Completion in Lattices and Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Waffo Kemgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, Romania. pp.51-66, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explainable Clustering in Process Mining and Sequential Pattern Mining: A Formal Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mondou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj - Napoca, Romania. pp.143-160, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban & Coastal Lab La Rochelle, une plateforme scientifique de données et modèles pour la recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Quique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement et visualisation de trajectoires de visiteurs dans un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.127 - 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALACTIC: towards a generic and scalable platform for complex and heterogeneous data using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ETAFCA'2022 - Existing Tools and Applications for Formal Concept Analysis in conjunction with the 16th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallinn, Estonia. pp.191--198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discover spatio-temporal cluster from trajectory data enhance by heterogeneous contextual knowledge using FCA and the NᴇxᴛPʀɪᴏʀɪᴛʏCᴏɴᴄᴇᴘᴛ Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallinn, Estonia. pp.159--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ETL-like platform for the processing of mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '22: The 37th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.547-555, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking news stories in short messages in the era of infodemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Italy, Sep 2022, Bologne, Italy. pp.18-32, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Extraction of Relevant Real-World-Event Qualifiers for Semantic Search Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86324-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un modèle de trajectoires multi-aspects et multi-niveaux appliqué au tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Related Document Retrieval with Multilingual Real World Event Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reconstruction of human trajectories in indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome: Low Latency and Energy Efficient Neighbor Discovery for Mobile and IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Harmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Ahmed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart things: Conditional random field based solution for context awareness at the IoT edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Harmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEPS4IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Harmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th ACM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. pp.85-91, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267129.3267138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet TourinFlux : Apport des Technologies du Web Sémantique pour la Gestion des Données du Tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaa Wannous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du colloque pluridisciplinaire AsTRES: Association Tourisme Recherche et Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne occidentale, Jun 2016, Quimper, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAISIS: an Ontological-based Approach for Interlinking CrowdSensing Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmi Aymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE INTERNATIONAL CONFERENCE ON SYSTEMS, MAN, AND CYBERNETICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAISIS: an Ontological-based Approach for Interlinking CrowdSensing Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmi Aymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SentiML++ : An Extension of the SentiML Sentiment Annotation Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik M. Saad Missen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Semantic Web Conference (ESWC 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Semantic Web Technologies for Improving the Visibility of Tourism Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIR: Exploiting Semantic Annotations in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIKM '15 the 24th ACM International on Conference on Information and Knowledge Management, Oct 2015, Melbourne, Austria. pp.5-10, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2810133.2810137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations qualitatives entre intervalles non convexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation et raisonnement sur le temps et l'espace (RTE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling composite periodic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation sémantique d'objets à l'aide d'un modèle de référence et de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samnang Chea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Knowledge Acquisition and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lisbon, Portugal. pp.371-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a periodic temporal model for the simulation of human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoVA(t) (Geospatial Visual Analytics : Focus on Time) Workshop at AGILE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Guimaraes, Portugal. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et reformulation d'expressions temporelles extraites de textes en langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL 2010 (10es Journées Francophones Internationales sur les Approches Formelles dans l'Assistance au Développement de Logiciels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Futuroscope - Poitiers, France. pp. 213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'un métamodèle de composants graphiques à partir de la spécification d'une bibliothèque de composants Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IDM-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes d'information pour le littoral : points de vue des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de printemps du RUOA "Dynamiques et représentations du littoral"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Nazaire, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for implementing the ISO 19100 series of international standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS 07, the 8th International Symposium on GIS and Computer Mapping for Coastal Zone Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Santander, Espagne. pp.424-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle extensible adapté à la gestion de dépêches d'agences de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2006 (Extraction et Gestion des Connaissances)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille (LIFL), France. p. 731-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENIR : mémoire environnementale Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de bilan du programme interdisciplinaire « Société de l'Information » 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. p. 128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information system for coastal domain observatory within the framework of the european Institute for Marine Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMDIS (International Marine Data and Information Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un catalogue de recherche universitaire : intentions, enjeux et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Régien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Quique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gicquel de Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Rochelle Université. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Non Convex Interval Mutual Relation Models into Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de similarité multidimensionnelles pour trajectoires sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ble Based Indoor Positioning System and Minimal Zone Searching Algorithm (MZS) Applied to Visitor Trajectories within a Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertet Karell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (13), pp.6107. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11136107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level and Multiple Aspect Semantic Trajectory Model: Application to the Tourism Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (9), pp.592. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi10090592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NextPriorityConcept: A new and generic algorithm computing concepts from complex and heterogeneous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kuznetsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 845, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les informations temporelles dans et par les modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MODÉLISER LES DYNAMIQUES SPATIALES, 25 (3), pp.415-436. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.415-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche fondée sur l'IDM pour le développement d'un environnement de production journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Teyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (n° 7/2012), pp.917-942. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TSI.31.917.942©2012Lavoisier⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Kermeta on Graph Transformation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagar Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location- and temporal-based services for nature-society interaction regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3 &amp; 4), pp.147-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une mémoire environnementale adaptée aux besoins d'un observatoire du domaine côtier : MenIr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1/2009), pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'ontologie à partir d'un modèle métier UML annoté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.65--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Complex and Heterogeneous Data using FCA and Monadic Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rokia Missaoui,; Léonard Kwuida; Talel Abdessalem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Data Analytics with Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.75--103, 2021, 9783030932770. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93278-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for processing digital trajectories of tourists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.232-233. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM48529.2020.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la recommandation sans évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Specific Language (DSL) for temporal knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for implementing the ISO 19100 series of international standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'événements composites répétitifs, propriétés et relations temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de La Rochelle, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LAROS385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00950487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESS ISI Modélisation et implémentation d'une Mémoire Environnementale pour le site de la Mer d'Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.gest. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mem_00000187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Cyril Faucher </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en informatique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cyril-faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0015-9949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172464250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche s’intéressent à la modélisation et à l’exploitation du couplage de trajectoires humaines avec des traces d’exécution systèmes en vue de résumer une expérience de visite.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explainable Clustering in Process Mining and Sequential Pattern Mining: A Formal Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mondou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Amoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj - Napoca, Romania. pp.143-160, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Subcontext Completion in Lattices and Concept Lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Waffo Kemgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Conceptual Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Cluj-Napoca, Romania. pp.51-66, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03364-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban & Coastal Lab La Rochelle, une plateforme scientifique de données et modèles pour la recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Quique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier SOSEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissement et visualisation de trajectoires de visiteurs dans un musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.127 - 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALACTIC: towards a generic and scalable platform for complex and heterogeneous data using Formal Concept Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ETAFCA'2022 - Existing Tools and Applications for Formal Concept Analysis in conjunction with the 16th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallinn, Estonia. pp.191--198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discover spatio-temporal cluster from trajectory data enhance by heterogeneous contextual knowledge using FCA and the NᴇxᴛPʀɪᴏʀɪᴛʏCᴏɴᴄᴇᴘᴛ Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Savarit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Conference on Concept Lattices and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tallinn University of Technology, Jun 2022, Tallinn, Estonia. pp.159--174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ETL-like platform for the processing of mobility data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC '22: The 37th ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Virtual Event, France. pp.547-555, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3477314.3507057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking news stories in short messages in the era of infodemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Bologna, Italy, Sep 2022, Bologne, Italy. pp.18-32, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Extraction of Relevant Real-World-Event Qualifiers for Semantic Search Engines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linking Theory and Practice of Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.153-164, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86324-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un modèle de trajectoires multi-aspects et multi-niveaux appliqué au tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances (IC) Plate-Forme Intelligence Artificielle (PFIA'21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03260473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event Related Document Retrieval with Multilingual Real World Event Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03415957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards reconstruction of human trajectories in indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome: Low Latency and Energy Efficient Neighbor Discovery for Mobile and IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Harmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Ahmed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 14th International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Limassol, Cyprus. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMOB.2018.8589120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart things: Conditional random field based solution for context awareness at the IoT edge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Harmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEPS4IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Harmassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th ACM International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Montreal, Canada. pp.85-91, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267129.3267138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAISIS: an Ontological-based Approach for Interlinking CrowdSensing Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmi Aymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE INTERNATIONAL CONFERENCE ON SYSTEMS, MAN, AND CYBERNETICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet TourinFlux : Apport des Technologies du Web Sémantique pour la Gestion des Données du Tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouaa Wannous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du colloque pluridisciplinaire AsTRES: Association Tourisme Recherche et Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne occidentale, Jun 2016, Quimper, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OAISIS: an Ontological-based Approach for Interlinking CrowdSensing Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Tamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gasmi Aymen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics, SMC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SentiML++ : An Extension of the SentiML Sentiment Annotation Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik M. Saad Missen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Attik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Semantic Web Conference (ESWC 2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Semantic Web Technologies for Improving the Visibility of Tourism Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Coustaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAIR: Exploiting Semantic Annotations in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIKM '15 the 24th ACM International on Conference on Information and Knowledge Management, Oct 2015, Melbourne, Austria. pp.5-10, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2810133.2810137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01227585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations qualitatives entre intervalles non convexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation et raisonnement sur le temps et l'espace (RTE 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling composite periodic Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation sémantique d'objets à l'aide d'un modèle de référence et de contraintes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samnang Chea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lille, France. pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of a periodic temporal model for the simulation of human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoVA(t) (Geospatial Visual Analytics : Focus on Time) Workshop at AGILE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Guimaraes, Portugal. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Knowledge Acquisition and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2010 - Knowledge Engineering and Knowledge Management by the Masses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lisbon, Portugal. pp.371-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et reformulation d'expressions temporelles extraites de textes en langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Teissèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFADL 2010 (10es Journées Francophones Internationales sur les Approches Formelles dans l'Assistance au Développement de Logiciels)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Futuroscope - Poitiers, France. pp. 213-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'un métamodèle de composants graphiques à partir de la spécification d'une bibliothèque de composants Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IDM-IHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes d'information pour le littoral : points de vue des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de printemps du RUOA "Dynamiques et représentations du littoral"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Saint-Nazaire, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00280521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Driven Engineering for implementing the ISO 19100 series of international standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS 07, the 8th International Symposium on GIS and Computer Mapping for Coastal Zone Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Santander, Espagne. pp.424-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle extensible adapté à la gestion de dépêches d'agences de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2006 (Extraction et Gestion des Connaissances)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille (LIFL), France. p. 731-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENIR : mémoire environnementale Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de bilan du programme interdisciplinaire « Société de l'Information » 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. p. 128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An information system for coastal domain observatory within the framework of the european Institute for Marine Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMDIS (International Marine Data and Information Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un catalogue de recherche universitaire : intentions, enjeux et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Régien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Quique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Gicquel de Menou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Rochelle Université. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting Non Convex Interval Mutual Relation Models into Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de similarité multidimensionnelles pour trajectoires sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue ouverte d'ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (2), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ble Based Indoor Positioning System and Minimal Zone Searching Algorithm (MZS) Applied to Visitor Trajectories within a Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertet Karell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (13), pp.6107. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11136107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level and Multiple Aspect Semantic Trajectory Model: Application to the Tourism Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cayèré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (9), pp.592. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijgi10090592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NextPriorityConcept: A new and generic algorithm computing concepts from complex and heterogeneous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kuznetsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 845, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2020.08.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer les informations temporelles dans et par les modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, MODÉLISER LES DYNAMIQUES SPATIALES, 25 (3), pp.415-436. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.415-436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche fondée sur l'IDM pour le développement d'un environnement de production journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Teyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (n° 7/2012), pp.917-942. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TSI.31.917.942©2012Lavoisier⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Kermeta on Graph Transformation Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Moha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sagar Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Software Tools for Technology Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location- and temporal-based services for nature-society interaction regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Location Based Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3 &amp; 4), pp.147-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une mémoire environnementale adaptée aux besoins d'un observatoire du domaine côtier : MenIr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gourmelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (1/2009), pp.7-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00273650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération d'ontologie à partir d'un modèle métier UML annoté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.65--84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Complex and Heterogeneous Data using FCA and Monadic Predicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Eddine Boukhetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rokia Missaoui,; Léonard Kwuida; Talel Abdessalem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Data Analytics with Formal Concept Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.75--103, 2021, 9783030932770. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-93278-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools for processing digital trajectories of tourists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cayere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallaberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.232-233. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM48529.2020.00049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique de la recommandation sans évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karell Bertet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Specific Language (DSL) for temporal knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Driven Engineering for implementing the ISO 19100 series of international standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Lafaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00477571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'événements composites répétitifs, propriétés et relations temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université de La Rochelle, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012LAROS385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00950487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESS ISI Modélisation et implémentation d'une Mémoire Environnementale pour le site de la Mer d'Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Faucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">domain_shs.info.gest. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mem_00000187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC0483CC"/>
+    <w:nsid w:val="E15C2F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-faucher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0015-9949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172464250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134813v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Waffo Kemgne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Schmitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savarit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03778251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cay&#232;r&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bessagnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86324-1_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Harmassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319197" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri Doudane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267129.3267138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaa Wannous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373231v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasmi Aymen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik M. Saad Missen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810133.2810137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samnang Chea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493747v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457077v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;gien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Othoniel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gicquel de Menou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04683445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertet Karell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136107" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10090592" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuznetsov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.08.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259330v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.415-436" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bully" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.31.917.942&#169;2012Lavoisier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542407v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038486v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cayere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LAROS385" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00000187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-faucher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0015-9949" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172464250" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134819v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Boukhetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mondou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Amoury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Waffo Kemgne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03364-2_4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Schmitt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874711v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savarit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03778251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cay&#232;r&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bessagnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86324-1_19" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03260473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415957v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038443v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Harmassi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ahmed Khan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2018.8589120" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319197" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri Doudane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267129.3267138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasmi Aymen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Tamani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282826v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaa Wannous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378086v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik M. Saad Missen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810133.2810137" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lafaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samnang Chea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457077v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280521v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric. Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafaye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162837v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine R&#233;gien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Othoniel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gicquel de Menou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04683445v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339753v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertet Karell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11136107" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10090592" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038671v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kuznetsov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.08.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259330v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.415-436" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715699v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Teyssou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bully" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.31.917.942&#169;2012Lavoisier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Moha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Sen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542407v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273650v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620944v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93278-7_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038486v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cayere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308555v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gu&#233;rin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00950487v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LAROS385" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00000187v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>