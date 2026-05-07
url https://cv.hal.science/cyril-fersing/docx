--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -66,6073 +66,6739 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable 68Ga Cold Kit Radiolabeling: High-Throughput Preparation of [68Ga]Ga-Edotreotide via Aliquoting and Dual Generator Strategy</w:t>
+                <w:t xml:space="preserve">Mixtures and dilutions of commercial solutions for oral drops: What happens in these cocktails?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Vanney</w:t>
+                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Torchio</w:t>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane C Renaud</w:t>
+                <w:t xml:space="preserve">Ikram Zaddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine M Cadet</w:t>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Rubira</w:t>
+                <w:t xml:space="preserve">Charleric Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0045-1814733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2025.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444667v1</w:t>
+                <w:t xml:space="preserve">hal-05557367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the editor regarding “Therapeutic innovation and capacity challenges in nuclear medicine: The situation of RLT in the Occitanie region” by Guignard et al. (1)</w:t>
+                <w:t xml:space="preserve">Scalable 68Ga Cold Kit Radiolabeling: High-Throughput Preparation of [68Ga]Ga-Edotreotide via Aliquoting and Dual Generator Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courbon</w:t>
+                <w:t xml:space="preserve">Johanne Vanney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.O. Kotzki</w:t>
+                <w:t xml:space="preserve">Jade Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boudousq</w:t>
+                <w:t xml:space="preserve">Stéphane C Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fersing</w:t>
+                <w:t xml:space="preserve">Marine M Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. Salaun</w:t>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Nucléaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 49 (5), pp.257-259. </w:t>
+              <w:t xml:space="preserve">World Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mednuc.2025.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0045-1814733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322177v1</w:t>
+                <w:t xml:space="preserve">hal-05444667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastric Metastases From Invasive Breast Lobular Carcinoma, Identified by [ 18 F]FDG PET/CT, 20 Years After Primary Diagnosis: A Case Report</w:t>
+                <w:t xml:space="preserve">Process-Related Incidents in Nuclear Medicine: A Four-Year Single-Center Retrospective Analysis to Support the Implementation of a Scenario-Based Radiopharmacy Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Diana Ilonca</w:t>
+                <w:t xml:space="preserve">Yasmine Soualy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane C Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Gudin-De-Vallerin</w:t>
+                <w:t xml:space="preserve">Juliette Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillemard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Briant</w:t>
+                <w:t xml:space="preserve">Julie Ensenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Case Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ccr3.70881⟩</w:t>
+              <w:t xml:space="preserve">Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmacy14010032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247750v1</w:t>
+                <w:t xml:space="preserve">hal-05558735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Reaction Conditions and Automated Radiolabeling of [177Lu]Lu-PSMA-ALB-56 in a 68Ga Setting: The Critical Impact of Antioxidant Concentrations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jade Torchio</w:t>
+                <w:t xml:space="preserve">Letter to the editor regarding “Therapeutic innovation and capacity challenges in nuclear medicine: The situation of RLT in the Occitanie region” by Guignard et al. (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Kotzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Fersing</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Boudousq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms26199642⟩</w:t>
+              <w:t xml:space="preserve">Médecine Nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (5), pp.257-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mednuc.2025.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307312v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific reaction conditions for efficient automated $^{68}$Ga-radiolabeling of the FAP-2286 pseudopeptide on a GAIA® synthesizer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gastric Metastases From Invasive Breast Lobular Carcinoma, Identified by [ 18 F]FDG PET/CT, 20 Years After Primary Diagnosis: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Diana Ilonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Gudin-De-Vallerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Eberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Case Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (9), pp.e70881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ccr3.70881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmed.2025.1628158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05177369v1</w:t>
+                <w:t xml:space="preserve">hal-05247750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Preparation of [&amp;lt;sup&amp;gt;68&amp;lt;/sup&amp;gt;Ga]Ga-3BP-3940 on a Synthesis Module for PET Imaging of the Tumor Microenvironment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tailored Reaction Conditions and Automated Radiolabeling of [177Lu]Lu-PSMA-ALB-56 in a 68Ga Setting: The Critical Impact of Antioxidant Concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Vanney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/68356⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Radiolabeled Compounds for Theranostic Applications in Oncology, 26 (19), pp.9642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms26199642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080614v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Pharmacy Initiatives Contribute to the Excellent Efficacy of the Dabrafenib/Trametinib Combination for Iodine-Refractory Thyroid Carcinoma: A Case Report</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Specific reaction conditions for efficient automated $^{68}$Ga-radiolabeling of the FAP-2286 pseudopeptide on a GAIA® synthesizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maissa Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane C Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/medicina60071037⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1628158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2025.1628158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645641v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Drugs for Targeted Radionuclide Therapy in Metastatic Prostate Cancer</w:t>
+                <w:t xml:space="preserve">Automated Preparation of [&amp;lt;sup&amp;gt;68&amp;lt;/sup&amp;gt;Ga]Ga-3BP-3940 on a Synthesis Module for PET Imaging of the Tumor Microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Hébert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Maissa Ammour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Urology Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (4), pp.514 - 517. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euf.2024.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/68356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080188v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbed Dose–Response Relationship in Patients with Gastroenteropancreatic Neuroendocrine Tumors Treated with [$^{177}$Lu]Lu-DOTATATE: One Step Closer to Personalized Medicine</w:t>
+                <w:t xml:space="preserve">Towards Optimal Automated 68 Ga‐Radiolabeling Conditions of the DOTA‐Bisphosphonate BPAMD Without Pre‐Purification of the Generator Eluate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Hebert</w:t>
+                <w:t xml:space="preserve">Céleste Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lore Santoro</w:t>
+                <w:t xml:space="preserve">Charlotte Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Monnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ikrame Berkane</w:t>
+                <w:t xml:space="preserve">Audrey Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.123.267023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jlcr.4128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553288v1</w:t>
+                <w:t xml:space="preserve">hal-04800529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Optimal Automated 68 Ga‐Radiolabeling Conditions of the DOTA‐Bisphosphonate BPAMD Without Pre‐Purification of the Generator Eluate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinical Pharmacy Initiatives Contribute to the Excellent Efficacy of the Dabrafenib/Trametinib Combination for Iodine-Refractory Thyroid Carcinoma: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céleste Souche</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Claude Eberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Labelled Compounds and Radiopharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jlcr.4128⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (7), pp.1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina60071037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800529v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GMP-Compliant Automated Radiolabeling and Quality Controls of [&amp;lt;sup&amp;gt;68&amp;lt;/sup&amp;gt;Ga]Ga-FAPI-46 for Fibroblast Activation Protein-Targeted PET Imaging in Clinical Settings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">New Drugs for Targeted Radionuclide Therapy in Metastatic Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bodin-Cufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical and Pharmaceutical Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1248/cpb.c24-00531⟩</w:t>
+              <w:t xml:space="preserve">European Urology Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.514 - 517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euf.2024.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803875v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of parenteral diluent contamination by caprolactam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absorbed Dose–Response Relationship in Patients with Gastroenteropancreatic Neuroendocrine Tumors Treated with [$^{177}$Lu]Lu-DOTATATE: One Step Closer to Personalized Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise D’huart</w:t>
+                <w:t xml:space="preserve">Kévin Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Lamy</w:t>
+                <w:t xml:space="preserve">Lore Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fersing</w:t>
+                <w:t xml:space="preserve">Maeva Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Health-System Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajhp/zxae204⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (6), pp.923-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.123.267023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666682v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“One Method to Label Them All”: A Single Fully Automated Protocol for GMP-Compliant 68Ga Radiolabeling of PSMA-11, Transposable to PSMA-I&amp;T and PSMA-617</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">GMP-Compliant Automated Radiolabeling and Quality Controls of [&amp;lt;sup&amp;gt;68&amp;lt;/sup&amp;gt;Ga]Ga-FAPI-46 for Fibroblast Activation Protein-Targeted PET Imaging in Clinical Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Vanney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Radiopharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0118744710293461240219111852⟩</w:t>
+              <w:t xml:space="preserve">Chemical and Pharmaceutical Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (11), pp.1014 - 1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1248/cpb.c24-00531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544435v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Tumor Microenvironment Through Fibroblast Activation Protein Targeting in Diagnostic Nuclear Medicine: A Didactic Review on Biological Rationales and Key Imaging Agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">“One Method to Label Them All”: A Single Fully Automated Protocol for GMP-Compliant 68Ga Radiolabeling of PSMA-11, Transposable to PSMA-I&amp;T and PSMA-617</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology13120967⟩</w:t>
+              <w:t xml:space="preserve">Current Radiopharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.285-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0118744710293461240219111852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800519v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[68Ga]Ga-FAPI-46 synthesis on a GAIA® module system: thorough study of the automated radiolabeling reaction conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Olivier Kotzki</w:t>
+                <w:t xml:space="preserve">Evaluation of parenteral diluent contamination by caprolactam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise D’huart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111211⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Health-System Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajhp/zxae204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544439v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation in Radionuclide Therapy for the Treatment of Prostate Cancers: Radiochemical Perspective and Recent Therapeutic Practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Unveiling the Tumor Microenvironment Through Fibroblast Activation Protein Targeting in Diagnostic Nuclear Medicine: A Didactic Review on Biological Rationales and Key Imaging Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Recent Advances in Tumor Microenvironment Biology, 13 (12), pp.967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology13120967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers15123133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04175570v1</w:t>
+                <w:t xml:space="preserve">hal-04800519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">225Ac-Labeled Somatostatin Analogs in the Management of Neuroendocrine Tumors: From Radiochemistry to Clinic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">[68Ga]Ga-FAPI-46 synthesis on a GAIA® module system: thorough study of the automated radiolabeling reaction conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lore Santoro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Charlotte Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Algudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Kotzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 206, pp.111211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apradiso.2024.111211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15041051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04175603v1</w:t>
+                <w:t xml:space="preserve">hal-04544439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bisphosphonates as Radiopharmaceuticals: Spotlight on the Development and Clinical Use of DOTAZOL in Diagnostics and Palliative Radionuclide Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céleste Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (1), pp.462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms25010462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual Focal Lung Uptake without CT Abnormality on a Bone Scan: What Might It Mean?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Innovation in Radionuclide Therapy for the Treatment of Prostate Cancers: Radiochemical Perspective and Recent Therapeutic Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Guiu</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roumiguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pourquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.3133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers15123133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12040934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03834507v1</w:t>
+                <w:t xml:space="preserve">hal-04175570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;177&amp;lt;/sup&amp;gt;Lu-Dotatate administration using an infusion pump or a peristaltic pump: comparison of two methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">225Ac-Labeled Somatostatin Analogs in the Management of Neuroendocrine Tumors: From Radiochemistry to Clinic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lore Santoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Kotzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2022-003489⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15041051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061931v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAZTA-Derived Chelators for the Design of Innovative Radiopharmaceuticals with Theranostic Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Unusual Focal Lung Uptake without CT Abnormality on a Bone Scan: What Might It Mean?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Eberlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ilonca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12040934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph15020234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03834517v1</w:t>
+                <w:t xml:space="preserve">hal-03834507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thienopyrimidine: A Promising Scaffold to Access Anti-Infective Agents</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;177&amp;lt;/sup&amp;gt;Lu-Dotatate administration using an infusion pump or a peristaltic pump: comparison of two methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malissone Viarasakd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Kotzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph15010035⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Hospital Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ejhpharm-2022-003489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2022-003489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834511v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Implementation of a Professional Practices Evaluation during Radiopharmaceuticals Administration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">AAZTA-Derived Chelators for the Design of Innovative Radiopharmaceuticals with Theranostic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lisowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare10112247⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph15020234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061339v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole body planar and 3D quantitative imaging after 177Lu-DOTATATE on CZT SPECT/CT device with MEHRS collimator. First report.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Thienopyrimidine: A Promising Scaffold to Access Anti-Infective Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Kotzki</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Masurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lisowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hellenic journal of nuclear medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1967/s002449912361⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph15010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631031v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on glasdegib in acute myeloid leukemia – broadening horizons of Hedgehog pathway inhibitors</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and Implementation of a Professional Practices Evaluation during Radiopharmaceuticals Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Kotzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Pharmaceutica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/acph-2022-0007⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10112247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834437v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and validation of an in-house combined fluorescein/media-fill test to qualify radiopharmacy operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lisowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Nuclear Medicine, issuing body - EJNMMI radiopharmacy and chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (1), pp.2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41181-020-00117-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and in vitro antitumour activity of carboplatin analogues containing functional handles compatible for conjugation to drug delivery systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Whole body planar and 3D quantitative imaging after 177Lu-DOTATATE on CZT SPECT/CT device with MEHRS collimator. First report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Gongora</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Pouget</w:t>
+                <w:t xml:space="preserve">Manuel Bardiès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Kotzki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2020.127527⟩</w:t>
+              <w:t xml:space="preserve">Hellenic journal of nuclear medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2), pp.165-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1967/s002449912361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002939v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral (Hepatitis C Virus) Drug-Drug Interaction Leading to Dramatic Underestimation of Liver Function With 99mTc-Mebrofenin Hepatobiliary Scintigraphy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Update on glasdegib in acute myeloid leukemia – broadening horizons of Hedgehog pathway inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Quenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Guiu</w:t>
+                <w:t xml:space="preserve">Fanny Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/RLU.0000000000002861⟩</w:t>
+              <w:t xml:space="preserve">Acta Pharmaceutica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (1), pp.9 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/acph-2022-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384686v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8-Alkynyl-3-nitroimidazopyridines display potent antitrypanosomal activity against both T. b. brucei and cruzi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Antikinetoplastid SAR study in 3-nitroimidazopyridine series: Identification of a novel non-genotoxic and potent anti-T. b. brucei hit-compound with improved pharmacokinetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Emilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 202, pp.112558. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112558⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 206, pp.112668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899751v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antikinetoplastid SAR study in 3-nitroimidazopyridine series: Identification of a novel non-genotoxic and potent anti-T. b. brucei hit-compound with improved pharmacokinetic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Synthesis and in vitro antitumour activity of carboplatin analogues containing functional handles compatible for conjugation to drug delivery systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa-Maria Rečnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gongora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pinault</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112668⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (22), pp.127527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2020.127527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920293v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Review of Non-Covalent Radiofluorination Approaches Using Aluminum [ 18 F]fluoride: Will [ 18 F]AlF Replace 68 Ga for Metal Chelate Labeling?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Antiviral (Hepatitis C Virus) Drug-Drug Interaction Leading to Dramatic Underestimation of Liver Function With 99mTc-Mebrofenin Hepatobiliary Scintigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cantelli</w:t>
+                <w:t xml:space="preserve">François Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Garrigue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boris Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (16), pp.2866. </w:t>
+              <w:t xml:space="preserve">Clinical Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.133-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules24162866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/RLU.0000000000002861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591987v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Studies of Antipyocyanic Beta-Lactam Antibiotics Used in Continuous Infusion.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">8-Alkynyl-3-nitroimidazopyridines display potent antitrypanosomal activity against both T. b. brucei and cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Curti</w:t>
+                <w:t xml:space="preserve">Émilie Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harti Souab</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Bornet</w:t>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmazie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1691/ph.2019.8215⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 202, pp.112558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529662v1</w:t>
+                <w:t xml:space="preserve">hal-02899751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Have you looked for “stranger things” in your automated PET dose dispensing system? A process and operators qualification scheme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Gouillet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Nuclear Medicine, issuing body - EJNMMI radiopharmacy and chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41181-019-0061-8⟩</w:t>
+              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175661v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongenotoxic 3-Nitroimidazo[1,2- a ]pyridines Are NTR1 Substrates That Display Potent in Vitro Antileishmanial Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+                <w:t xml:space="preserve">Stability Studies of Antipyocyanic Beta-Lactam Antibiotics Used in Continuous Infusion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harti Souab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmedchemlett.8b00347⟩</w:t>
+              <w:t xml:space="preserve">Pharmazie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (6), pp.357-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1691/ph.2019.8215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478935v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8-Aryl-6-chloro-3-nitro-2-(phenylsulfonylmethyl)imidazo[1,2-a]pyridines as potent antitrypanosomatid molecules bioactivated by type 1 nitroreductases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Review of Non-Covalent Radiofluorination Approaches Using Aluminum [ 18 F]fluoride: Will [ 18 F]AlF Replace 68 Ga for Metal Chelate Labeling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Primas</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cantelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lisowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 157, pp.115-126. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (16), pp.2866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.07.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules24162866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909649v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability studies of five anti-infectious eye drops under exhaustive storage conditions.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Have you looked for “stranger things” in your automated PET dose dispensing system? A process and operators qualification scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Primas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Jean</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmazie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1691/ph.2017.7089⟩</w:t>
+              <w:t xml:space="preserve">European Association of Nuclear Medicine, issuing body - EJNMMI radiopharmacy and chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41181-019-0061-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547479v1</w:t>
+                <w:t xml:space="preserve">hal-04175661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">8-Aryl-6-chloro-3-nitro-2-(phenylsulfonylmethyl)imidazo[1,2-a]pyridines as potent antitrypanosomatid molecules bioactivated by type 1 nitroreductases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.115-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.07.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability studies of five anti-infectious eye drops under exhaustive storage conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Primas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmazie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (12), pp.741-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1691/ph.2017.7089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">4-Thiophenoxy-2-trichloromethyquinazolines display in vitro selective antiplasmodial activity against the human malaria parasite Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dumètre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (19), pp.6003 - 6006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2011.06.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évènements indésirables déclarés en médecine nucléaire et en radiopharmacie : une étude rétrospective monocentrique descriptive sur 4 ans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimising 99mTc-HYNIC-PSMA labelling to achieve a homogeneous isoform profile: a step toward a standardised kit-based formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine M Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane C Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Pharmacie Hospitalière Hopipharm 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.09.058⟩</w:t>
+              <w:t xml:space="preserve">EAHP Congress 2026,18-19-20 March 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Barcelone, Spain. European Journal of Hospital Pharmacy, 33 (S1), pp.A35, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2026-eahp.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415628v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consultations pharmaceutiques en radiothérapie interne : mise en place et élaboration d’une documentation patient institutionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Understanding the types and causes of 177Lu-oxodotreotide regimen modifications to identify a typical patient profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Teruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Pharmacie Hospitalière Hopipharm 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.09.254⟩</w:t>
+              <w:t xml:space="preserve">EAHP Congress 2026, 18-19-20 March 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Barcelone, Spain. European Journal of Hospital Pharmacy, 33 (S1), pp.A115, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2026-eahp.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415648v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications du schéma de traitement par Lutathera® : analyse des pratiques dans un centre de lutte contre le cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Securing radiopharmaceuticals preparation practices through a scenario-based training program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Soualy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane C Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Pharmacie Hospitalière Hopipharm 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.09.244⟩</w:t>
+              <w:t xml:space="preserve">EAHP Congress 2026, 18-19-20 March 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Barcelone, Spain. European Journal of Hospital Pharmacy, 33 (S1), pp.A307, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2026-eahp.621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05415646v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiomarquage automatisé du PSMA-ALB-56 au Lutétium-177 sur module GAIA® avec purification terminale par extraction en phase solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vanney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Soualy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone de Pharmacie Hospitalière Hopipharm 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Nantes, France. Le Pharmacien Clinicien, 60 (4), pp.e25-e26, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiopharmaceutical single-vial cold kit formulation of FAPI-04, an experimental vector for gallium-68 PET imaging in oncology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consultations pharmaceutiques en radiothérapie interne : mise en place et élaboration d’une documentation patient institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Vanney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Soualy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th EAHP Congress, Bordeaux, France, 20-21-22 March 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2024-eahp.70⟩</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Pharmacie Hospitalière Hopipharm 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nantes, France. Le Pharmacien Clinicien, 60 (4), pp.e121-e122, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.09.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544848v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiochemical purity determination of 177Lu-PSMA-617: development and validation of a high-performance liquid chromatography analytical method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Évènements indésirables déclarés en médecine nucléaire et en radiopharmacie : une étude rétrospective monocentrique descriptive sur 4 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Soualy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane C Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ensenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rubira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th EAHP Congress, Bordeaux, France, 20-21-22 March 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2024-eahp.97⟩</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Pharmacie Hospitalière Hopipharm 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nantes, France. Le Pharmacien Clinicien, 60 (4), pp.e26-e27, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.09.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544851v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-radioiodine therapy surgical modalities: comparison of post-operative thyroglobulin levels in patients undergoing 1- or 2-step thyroidectomy for differentiated thyroid cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modifications du schéma de traitement par Lutathera® : analyse des pratiques dans un centre de lutte contre le cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Soualy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th EAHP Congress, Bordeaux, France, 20-21-22 March 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2024-eahp.295⟩</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Pharmacie Hospitalière Hopipharm 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nantes, France. Le Pharmacien Clinicien, 60 (4), pp.e116-e117, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.09.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544844v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05415646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth study of the 68Ga radiolabeling conditions of a bisphosphonate monoamide analog of DOTA for bone imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-radioiodine therapy surgical modalities: comparison of post-operative thyroglobulin levels in patients undergoing 1- or 2-step thyroidectomy for differentiated thyroid cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céleste Souche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Léa Rubira</w:t>
+                <w:t xml:space="preserve">Marie-Claude Eberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Méditerranéennes des Jeunes Chercheurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th EAHP Congress, Bordeaux, France, 20-21-22 March 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Bordeaux, France. British Medical Journal Publishing Group, 31 (Suppl. 1), pp.A143.2-A144, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2024-eahp.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803888v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Radiopharmaceutical single-vial cold kit formulation of FAPI-04, an experimental vector for gallium-68 PET imaging in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th EAHP Congress, Bordeaux, France, 20-21-22 March 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Bordeaux, France. British Medical Journal Publishing Group, 31 (Suppl. 1), pp.A34.1-A34, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2024-eahp.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiochemical purity determination of 177Lu-PSMA-617: development and validation of a high-performance liquid chromatography analytical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fersing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th EAHP Congress, Bordeaux, France, 20-21-22 March 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Bordeaux, France. British Medical Journal Publishing Group, 31 (Suppl. 1), pp.A47.2-A48, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ejhpharm-2024-eahp.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-depth study of the 68Ga radiolabeling conditions of a bisphosphonate monoamide analog of DOTA for bone imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céleste Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rubira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Journées Méditerranéennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New nitroaromatic candidats for trypanosomiasis therapeutics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fersing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valere Belle Mbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress ICOPA (14th International Congress of Parasitology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Daegu, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6142,161 +6808,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infusion of Targeted Radionuclide Therapy Using a Peristaltic Pump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rubira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sturer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Combette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane C Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6443,51 +7109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vanney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Torchio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C Renaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M Cadet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rubira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Kotzki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudousq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fersing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Salaun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2025.06.008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247750v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Diana Ilonca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gudin-De-Vallerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Eberle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Briant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.70881" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26199642" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Ammour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2025.1628158" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/68356" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Donz&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vinches" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Eberl&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina60071037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080188v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin H&#233;bert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodin-Cufi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deshayes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euf.2024.07.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553288v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hebert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Santoro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Monnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Berkane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.123.267023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800529v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Souche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sall&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.4128" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.c24-00531" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Curti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise D&#8217;huart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajhp/zxae204" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0118744710293461240219111852" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800519v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13120967" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Algudo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Kotzki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111211" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumigui&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15123133" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175603v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041051" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010462" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834507v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ilonca" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12040934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissone Viarasakd" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2022-003489" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834517v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15020234" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15010035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10112247" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631031v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Kotzki" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1967/s002449912361" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mathias" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/acph-2022-0007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03620054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Langlet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-020-00117-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002939v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Maria Re&#269;nik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cantelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gongora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pouget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2020.127527" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03384686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guiu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000002861" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920293v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112668" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02591987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouhlel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24162866" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harti Souab" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lamy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bornet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1691/ph.2019.8215" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moyon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Terrier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gouillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-019-0061-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01909649v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.07.064" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Primas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1691/ph.2017.7089" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dum&#232;tre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laget" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.06.113" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5VLQ2QG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415628v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Soualy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ensenat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.09.058" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.09.254" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.09.244" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415632v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.09.056" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544848v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Garnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2024-eahp.70" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544851v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2024-eahp.97" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544844v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Migeon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2024-eahp.295" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803888v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Belle Mbou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445702v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sturer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Combette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Santini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Zaddam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fersing" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleric Bornet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2025.11.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444667v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vanney" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Torchio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M Cadet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rubira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0045-1814733" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Soualy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ensenat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmacy14010032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courbon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Kotzki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudousq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fersing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Salaun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2025.06.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Diana Ilonca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gudin-De-Vallerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillemard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Eberle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Briant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ccr3.70881" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307312v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26199642" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177369v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maissa Ammour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2025.1628158" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/68356" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;leste Souche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Donz&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sall&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jlcr.4128" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vinches" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Eberl&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina60071037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080188v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin H&#233;bert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bodin-Cufi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Deshayes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euf.2024.07.016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hebert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Santoro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Monnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Berkane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.123.267023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1248/cpb.c24-00531" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544435v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0118744710293461240219111852" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Curti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise D&#8217;huart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Primas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajhp/zxae204" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology13120967" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544439v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Algudo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Kotzki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2024.111211" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544442v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010462" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175570v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Thibault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumigui&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15123133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175603v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ilonca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Guiu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12040934" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malissone Viarasakd" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2022-003489" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834517v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lisowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15020234" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834511v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Lagard&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15010035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10112247" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03620054v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Langlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-020-00117-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Kotzki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1967/s002449912361" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mathias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/acph-2022-0007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boudot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pinault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112668" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa-Maria Re&#269;nik" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cantelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gongora" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pouget" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2020.127527" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03384686v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Meunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quenet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guiu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0000000000002861" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pinault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hutter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112558" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02478935v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pedron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.8b00347" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529662v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harti Souab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lamy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bornet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1691/ph.2019.8215" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02591987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Bouhlel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24162866" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175661v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moyon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Terrier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gouillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41181-019-0061-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01909649v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.07.064" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Primas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1691/ph.2017.7089" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799827v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dum&#232;tre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Laget" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2011.06.113" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5VLQ2QG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558648v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chillard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2026-eahp.73" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558702v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Teruel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourgou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Deshayes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2026-eahp.234" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558730v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2026-eahp.621" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415632v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.09.056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.09.254" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415628v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.09.058" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.09.244" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544844v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Migeon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2024-eahp.295" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544848v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Garnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2024-eahp.70" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544851v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ejhpharm-2024-eahp.97" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803888v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01936829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Belle Mbou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445702v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sturer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Combette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Santini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>