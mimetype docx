--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -459,684 +459,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise‐induced reduction in the attack rate of a planktivorous freshwater fish revealed by functional response analysis</w:t>
+                <w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Hanache</w:t>
+                <w:t xml:space="preserve">Philippe Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Spataro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Firmat</w:t>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+                <w:t xml:space="preserve">Thierry Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Fonseca</w:t>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 244, pp.47-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618606v1</w:t>
+                <w:t xml:space="preserve">hal-03274073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité génétique pour l’adaptation des prairies au changement climatique</w:t>
+                <w:t xml:space="preserve">In situ estimation of genetic variation of functional and ecological traits in Quercus petraea and Q. robur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barre</w:t>
+                <w:t xml:space="preserve">Hermine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Barillot</w:t>
+                <w:t xml:space="preserve">Laura Truffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bourgoin</w:t>
+                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Combes</w:t>
+                <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+                <w:t xml:space="preserve">Gérard Nepveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (2), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-019-1407-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274073v1</w:t>
+                <w:t xml:space="preserve">hal-03040730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ estimation of genetic variation of functional and ecological traits in Quercus petraea and Q. robur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noise‐induced reduction in the attack rate of a planktivorous freshwater fish revealed by functional response analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Truffaut</w:t>
+                <w:t xml:space="preserve">Priscillia Hanache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis A. Ducousso</w:t>
+                <w:t xml:space="preserve">Thierry Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Firmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Nepveu</w:t>
+                <w:t xml:space="preserve">Paulo Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (2), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (1), pp.75-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-019-1407-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040730v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing spring temperatures favor oak seed production in temperate areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Caignard</w:t>
+                <w:t xml:space="preserve">Evolutionary dynamics of the leaf phenological cycle in an oak metapopulation along an elevation gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Firmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (12), pp.2116-2131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09172-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595592v1</w:t>
+                <w:t xml:space="preserve">hal-02629366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary dynamics of the leaf phenological cycle in an oak metapopulation along an elevation gradient.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing spring temperatures favor oak seed production in temperate areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Firmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Delzon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Louvet</w:t>
+                <w:t xml:space="preserve">Manuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Parmentier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (12), pp.2116-2131. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09172-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629366v1</w:t>
+                <w:t xml:space="preserve">hal-01595592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case of complete loss of gill parasites in the invasive cichlid Oreochromis mossambicus.</w:t>
               </w:r>
@@ -3573,51 +3573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soularue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Th&#246;ni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Arnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.733996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;labon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Albertsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H Bolstad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Hanache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1407-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595592v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09172-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Losseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariselle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5168-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN6M94LS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lozano-Fernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Agusti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H. Bolstad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cuenca-Bescos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil L. Voje" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12470" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821784v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K. Schliewen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063880" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01802.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XX12Z8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26496/bjz.2011.143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555150v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rando" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0738-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD7K6SR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.10.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQLF9V86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2010.01488.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Welcomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.06.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie H&#233;lion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrobio-bretagne.org/voy_content/uploads/2022/08/GUIDE_HERBE_WEB_17_PAGES_DEMO.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Annicchiarico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary P. Collins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. de Ron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.04.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786324v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0s4s-2957" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Sheath" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pegg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386915.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galbois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813187v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Soularue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Firmat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caignard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Th&#246;ni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Arnoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/724579" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03859835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.733996" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;labon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Albertsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Rouzic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H Bolstad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.14284" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274073v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgoin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03040730v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Truffaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Louvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1407-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Hanache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Spataro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13185" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Venner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09172-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Losseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariselle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5168-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594870v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.037" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN6M94LS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534653v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lozano-Fernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Agusti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H. Bolstad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cuenca-Bescos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2014.0057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil L. Voje" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12470" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821784v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich K. Schliewen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0063880" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2011.01802.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3XX12Z8L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632612v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26496/bjz.2011.143" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555150v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rando" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Antoni Alcover" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0738-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD7K6SR1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2010.10.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQLF9V86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2010.01488.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440822v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Welcomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.06.004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698718v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie H&#233;lion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agrobio-bretagne.org/voy_content/uploads/2022/08/GUIDE_HERBE_WEB_17_PAGES_DEMO.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Annicchiarico" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary P. Collins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M. de Ron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2019.04.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786324v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/0s4s-2957" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Sheath" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pegg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andreou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386915.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2016.10.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720068v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galbois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>