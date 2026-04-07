--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -2904,230 +2904,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lacs et orages d'hydrocarbures dans les déserts glacés de Titan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inverse Box-Counting Method and Application: A Fractal-Based Procedure To Reclaim a Michigan Surface Mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Burley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mchugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Têtes chercheuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp.17-17</w:t>
+              <w:t xml:space="preserve">WSEAS Transactions on Environment and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (5), pp.76-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729250v1</w:t>
+                <w:t xml:space="preserve">hal-00729239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse Box-Counting Method and Application: A Fractal-Based Procedure To Reclaim a Michigan Surface Mine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lacs et orages d'hydrocarbures dans les déserts glacés de Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Mchugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on Environment and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1 (5), pp.76-85</w:t>
+              <w:t xml:space="preserve">Têtes chercheuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.17-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729239v1</w:t>
+                <w:t xml:space="preserve">hal-00729250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte Rendu des 1ères Journées Doctorales en Paysage</w:t>
               </w:r>
@@ -5321,165 +5321,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides : fonctions, services et enjeux</w:t>
+                <w:t xml:space="preserve">Le risque inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mondiales des Zones Humides 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Conférence sur le risque inondation - Maison de l'Environnement Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263654v1</w:t>
+                <w:t xml:space="preserve">hal-01403078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque inondation</w:t>
+                <w:t xml:space="preserve">Zones humides : fonctions, services et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le risque inondation - Maison de l'Environnement Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées Mondiales des Zones Humides 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403078v1</w:t>
+                <w:t xml:space="preserve">hal-01263654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological risks in anthropized watersheds: modeling of hazard, vulnerability and impacts on population from south-west of Madagascar</w:t>
               </w:r>
@@ -6076,247 +6076,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstification processes on Titan and on Earth: Denudation rates and timescales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">Apport de la modélisation multi-agents dans la comprehension du fonctionnement hydrologique des bassins versants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">Conférence Internationale "Les Zones Humides à Madagascar"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061021v1</w:t>
+                <w:t xml:space="preserve">hal-01009558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation multi-agents dans la comprehension du fonctionnement hydrologique des bassins versants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+                <w:t xml:space="preserve">Karstification processes on Titan and on Earth: Denudation rates and timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale "Les Zones Humides à Madagascar"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Madagascar</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009558v1</w:t>
+                <w:t xml:space="preserve">hal-01061021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pluie-débit pour l'aide à la quantification des transferts de pesticides dans un petit bassin versant viticole</w:t>
               </w:r>
@@ -6529,260 +6529,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt du couplage SIG-SMA dans les modèles hydrologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+                <w:t xml:space="preserve">Surface dissolution on Titan: Ontario Lacus, Sikun Labyrinthus and other karst-like landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone ESRI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France. pp.38 - 43</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935329v1</w:t>
+                <w:t xml:space="preserve">hal-00854625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface dissolution on Titan: Ontario Lacus, Sikun Labyrinthus and other karst-like landscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+                <w:t xml:space="preserve">L'intérêt du couplage SIG-SMA dans les modèles hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sotin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone ESRI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France. pp.38 - 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854625v1</w:t>
+                <w:t xml:space="preserve">hal-00935329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inondation, catastrophe naturelle ou mauvaise gestion du territoire ?</w:t>
               </w:r>
@@ -6876,51 +6876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6956,385 +6956,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan: evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
+                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan : evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Bourgeois</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842508v1</w:t>
+                <w:t xml:space="preserve">hal-00805021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan : evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805021v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan: evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805023v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years.</w:t>
               </w:r>
@@ -7480,51 +7480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
@@ -8325,51 +8325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8668,502 +8668,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse box-counting method : a fractal-based procedure to create biospheric landscape patterns</w:t>
+                <w:t xml:space="preserve">An individual based model to simulate dispersal and genes flow in synthetic river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Mchugh</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaput-Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Secondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Landscape Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque RTP-Paysage : Modélisation paysagère spatialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805030v1</w:t>
+                <w:t xml:space="preserve">hal-00729098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">surface dissolution/precipitation model for the development of lakes on Titan, based on an arid terrestrial analogue : the pans and calcretes of Etosha (Namibia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+                <w:t xml:space="preserve">Inverse box-counting method: A fractal-based procedure to create biospheric landscape patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mchugh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39 th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, League City, Texas, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st Wseas International Conference on Landscape Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Algarve (POR), Portugal. pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805033v1</w:t>
+                <w:t xml:space="preserve">hal-00729750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse box-counting method: A fractal-based procedure to create biospheric landscape patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Burley</w:t>
+                <w:t xml:space="preserve">surface dissolution/precipitation model for the development of lakes on Titan, based on an arid terrestrial analogue : the pans and calcretes of Etosha (Namibia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st Wseas International Conference on Landscape Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Algarve (POR), Portugal. pp.86-91</w:t>
+              <w:t xml:space="preserve">39 th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, League City, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729750v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual based model to simulate dispersal and genes flow in synthetic river networks</w:t>
+                <w:t xml:space="preserve">Inverse box-counting method : a fractal-based procedure to create biospheric landscape patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Lemaire</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Bryan Burley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mchugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RTP-Paysage : Modélisation paysagère spatialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Landscape Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729098v1</w:t>
+                <w:t xml:space="preserve">hal-00805030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Surface Dissolution/Precipitation Model For The Development Of Lakes On Titan Based On An Arid Terrestrial Analogue : The Pans And Calcretes Of Etosha (Namibia)</w:t>
               </w:r>
@@ -11245,151 +11245,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la modélisation des formes et des flux biophysiques dans le géosystème</w:t>
+                <w:t xml:space="preserve">Gene-Net un modèle démo-génétique spatialisée pour simuler la dispersion des gènes sur les réseaux hydrographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, non paginé</w:t>
+              <w:t xml:space="preserve">2009, 276 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729984v1</w:t>
+                <w:t xml:space="preserve">hal-00729212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene-Net un modèle démo-génétique spatialisée pour simuler la dispersion des gènes sur les réseaux hydrographiques</w:t>
+                <w:t xml:space="preserve">Contribution à la modélisation des formes et des flux biophysiques dans le géosystème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, 276 p</w:t>
+              <w:t xml:space="preserve">2009, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729212v1</w:t>
+                <w:t xml:space="preserve">hal-00729984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la morphologie des karsts à grande échelle</w:t>
               </w:r>
@@ -12090,51 +12090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-angers.fr/fr/_plugins/mypage/mypage/content/cyril.fleurant.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02988277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3040062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bablon Randriatsitohaina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Raniriketra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Razakamanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Communal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakatoarisoa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.307-333" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randriamaherisoa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loures" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdowell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BMD2QF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Wei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Burley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Songlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bryan Burley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mchugh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Tucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Viles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP296.4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-VCVNQXT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Viles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Kartiwa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulestreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5628" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6F2F18372F86C2565D1945C552ECA5DA0B43254/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2003.10.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011036929162" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB055414FCE861B6E348B84025A82E6B5D0FB273/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Chang Jeong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01499-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38F80F2ED0E9A4C08216184B1CF29B193078F164/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Rakotoarisoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Malaska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hodyss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mitchell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seignovert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Taibi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854625v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588846v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleurant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Secondi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaput-Bardy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729750v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729098v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735527v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805029v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805036v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lod&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raimbault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263669v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674466v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fleurant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319692418" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69242-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282569v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348983v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729984v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729212v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00423777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-angers.fr/fr/_plugins/mypage/mypage/content/cyril.fleurant.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02988277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3040062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bablon Randriatsitohaina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Raniriketra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Razakamanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Communal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakatoarisoa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.307-333" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randriamaherisoa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loures" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdowell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BMD2QF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Wei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Burley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Songlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bryan Burley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mchugh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Tucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Viles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP296.4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-VCVNQXT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Viles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Kartiwa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulestreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5628" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6F2F18372F86C2565D1945C552ECA5DA0B43254/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2003.10.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011036929162" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB055414FCE861B6E348B84025A82E6B5D0FB273/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Chang Jeong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01499-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38F80F2ED0E9A4C08216184B1CF29B193078F164/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Rakotoarisoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Malaska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hodyss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mitchell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seignovert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Taibi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805021v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588846v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleurant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Secondi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaput-Bardy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735527v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805029v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805036v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lod&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raimbault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263669v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674466v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fleurant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319692418" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69242-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282569v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348983v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729212v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00423777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>