--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1133,498 +1133,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de semis de points fractals : une méthode du comptage de boites inversée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolution on Titan and on Earth: Towards the age of Titan's landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27164⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (6), pp.1044-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JE004738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158056v1</w:t>
+                <w:t xml:space="preserve">hal-01149012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution on Titan and on Earth: Towards the age of Titan's landscapes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de semis de points fractals : une méthode du comptage de boites inversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (6), pp.1044-1074. </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JE004738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149012v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents-based modelling for hydrological surface processes on a small watershed (Layon, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+                <w:t xml:space="preserve">Système multi-agent pour la modélisation des écoulements de surface sur un petit bassin versant viticole du Layon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakatoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Communal</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24 (3), pp.307-333</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.307-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.24.307-333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070756v1</w:t>
+                <w:t xml:space="preserve">hal-03537980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système multi-agent pour la modélisation des écoulements de surface sur un petit bassin versant viticole du Layon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahefa Mamy Rakatoarisoa</w:t>
+                <w:t xml:space="preserve">Agents-based modelling for hydrological surface processes on a small watershed (Layon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24 (3), pp.307-333. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.307-333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537980v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre d’un modèle hydrologique conceptuel sur le bassin versant de la Sisaony, Région Analamanga, Madagascar</w:t>
               </w:r>
@@ -2079,282 +2079,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replicating Fractal Structures with the Reverse Box Counting Method–An Urban South-east Asian Example</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Songlin Wei</w:t>
+                <w:t xml:space="preserve">Modelling the effect of in-stream and overland dispersal on gene flow in river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jon Burley</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Digital Landscape Architecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 220, pp.3589-3598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348853v1</w:t>
+                <w:t xml:space="preserve">hal-00735519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of in-stream and overland dispersal on gene flow in river networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
+                <w:t xml:space="preserve">Replicating Fractal Structures with the Reverse Box Counting Method–An Urban South-east Asian Example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songlin Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Secondi</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Burley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of Digital Landscape Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.364 - 370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735519v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological significance of Ontario Lacus on Titan: Integrated interpretation of Cassini VIMS, ISS and RADAR data and comparison with the Etosha Pan (Namibia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4181,225 +4181,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a universal law of tree morphology by combining fractal geometry and statidtical physics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stochastic model of transport in three-dimensional porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Nature: patterns, growth and scaling in the sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (4), pp.449-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011036929162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735570v1</w:t>
+                <w:t xml:space="preserve">hal-00735531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic model of transport in three-dimensional porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a universal law of tree morphology by combining fractal geometry and statidtical physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emergent Nature: patterns, growth and scaling in the sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.93-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00735531v1</w:t>
+                <w:t xml:space="preserve">hal-00735570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of inert particles in a rough fracture.</w:t>
               </w:r>
@@ -4710,103 +4710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of labyrinths on Titan: A numerical model based on surface dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Seignovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
@@ -4874,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hodyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5077,103 +5077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution on Saturn's Moon Titan: A 3D Karst Landscape Evolution Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Seignovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria</w:t>
@@ -5202,103 +5202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape formation through dissolution proceses on Titan: a 3D landscape evolution model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Seignovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, The Woodlands, United States</w:t>
@@ -5321,165 +5321,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque inondation</w:t>
+                <w:t xml:space="preserve">Zones humides : fonctions, services et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le risque inondation - Maison de l'Environnement Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées Mondiales des Zones Humides 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403078v1</w:t>
+                <w:t xml:space="preserve">hal-01263654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides : fonctions, services et enjeux</w:t>
+                <w:t xml:space="preserve">Le risque inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mondiales des Zones Humides 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">Conférence sur le risque inondation - Maison de l'Environnement Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263654v1</w:t>
+                <w:t xml:space="preserve">hal-01403078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological risks in anthropized watersheds: modeling of hazard, vulnerability and impacts on population from south-west of Madagascar</w:t>
               </w:r>
@@ -5832,90 +5832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution on Titan and on Earth: Towards the age of Titan's karstic landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5951,152 +5951,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of surface dissolution: A coupled thermodynamics-climatic approach for Titan and the Earth</w:t>
+                <w:t xml:space="preserve">Karstification processes on Titan and on Earth: Denudation rates and timescales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959791v1</w:t>
+                <w:t xml:space="preserve">hal-01061021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la modélisation multi-agents dans la comprehension du fonctionnement hydrologique des bassins versants.</w:t>
               </w:r>
@@ -6171,152 +6171,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstification processes on Titan and on Earth: Denudation rates and timescales</w:t>
+                <w:t xml:space="preserve">Kinetics of surface dissolution: A coupled thermodynamics-climatic approach for Titan and the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061021v1</w:t>
+                <w:t xml:space="preserve">hal-00959791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pluie-débit pour l'aide à la quantification des transferts de pesticides dans un petit bassin versant viticole</w:t>
               </w:r>
@@ -6328,51 +6328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6440,51 +6440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution as a geomorphological process on Titan: a landscape evolution model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6529,260 +6529,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface dissolution on Titan: Ontario Lacus, Sikun Labyrinthus and other karst-like landscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+                <w:t xml:space="preserve">L'intérêt du couplage SIG-SMA dans les modèles hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sotin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone ESRI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France. pp.38 - 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854625v1</w:t>
+                <w:t xml:space="preserve">hal-00935329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt du couplage SIG-SMA dans les modèles hydrologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+                <w:t xml:space="preserve">Surface dissolution on Titan: Ontario Lacus, Sikun Labyrinthus and other karst-like landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone ESRI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France. pp.38 - 43</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935329v1</w:t>
+                <w:t xml:space="preserve">hal-00854625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inondation, catastrophe naturelle ou mauvaise gestion du territoire ?</w:t>
               </w:r>
@@ -6863,64 +6863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6956,648 +6956,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan : evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
+                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan: evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805021v1</w:t>
+                <w:t xml:space="preserve">hal-00842508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan : evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805023v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan: evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842508v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan: evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842509v1</w:t>
+                <w:t xml:space="preserve">hal-00647135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan: evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647135v1</w:t>
+                <w:t xml:space="preserve">hal-00842509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's lakes: semi-arid dissolution hollows through a superficial soluble layercovering a permeable substratum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Titan's lakes : semi-arid dissolution hollows through a superficial soluble layer covering a permeable substratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7605,150 +7605,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de prospective du PNP</w:t>
+              <w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805025v1</w:t>
+                <w:t xml:space="preserve">hal-00588846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan’s lakes: semi-arid dissolution hollows through a superficial soluble layer covering a permeable substratum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7767,87 +7767,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"titre manquant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's lakes : semi-arid dissolution hollows through a superficial soluble layer covering a permeable substratum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Titan's lakes: semi-arid dissolution hollows through a superficial soluble layercovering a permeable substratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7855,124 +7855,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Fleurant</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t>
+              <w:t xml:space="preserve">Colloque de prospective du PNP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588846v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Lakes: Semi-arid dissolution hollows through a superficial soluble layer covering a permeable substratum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7980,51 +7980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cassini-Huygens Project: Huygens Legacy and Future Titan Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, CosmoCaixa, Barcelona, Spain. pp.Poster</w:t>
@@ -8053,77 +8053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan’s lakes : semi-arid dissolution hollows through a superficial soluble layer covering a permeable substratum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8325,51 +8325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8424,90 +8424,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Titan's Lakes by Episodic Dissolution and Precipitation of a Surface Layer Under Semi-Arid Conditions: Comparison with the Pans and Calcretes of Etosha (Namibia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8549,51 +8549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Titan's lakes by episodic dissolution and precipiation of a surface layer under semi-arid conditions : comparison with the Pans and calcrete of Etosha (Namibia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8668,571 +8668,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An individual based model to simulate dispersal and genes flow in synthetic river networks</w:t>
+                <w:t xml:space="preserve">Inverse box-counting method : a fractal-based procedure to create biospheric landscape patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Lemaire</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Bryan Burley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mchugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RTP-Paysage : Modélisation paysagère spatialisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Landscape Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729098v1</w:t>
+                <w:t xml:space="preserve">hal-00805030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse box-counting method: A fractal-based procedure to create biospheric landscape patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Burley</w:t>
+                <w:t xml:space="preserve">surface dissolution/precipitation model for the development of lakes on Titan, based on an arid terrestrial analogue : the pans and calcretes of Etosha (Namibia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 1st Wseas International Conference on Landscape Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Algarve (POR), Portugal. pp.86-91</w:t>
+              <w:t xml:space="preserve">39 th Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, League City, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729750v1</w:t>
+                <w:t xml:space="preserve">hal-00805033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">surface dissolution/precipitation model for the development of lakes on Titan, based on an arid terrestrial analogue : the pans and calcretes of Etosha (Namibia)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An individual based model to simulate dispersal and genes flow in synthetic river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaput-Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Secondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39 th Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, League City, Texas, United States</w:t>
+              <w:t xml:space="preserve">Colloque RTP-Paysage : Modélisation paysagère spatialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805033v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse box-counting method : a fractal-based procedure to create biospheric landscape patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inverse box-counting method: A fractal-based procedure to create biospheric landscape patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Burley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jon Bryan Burley</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loures</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Lehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mchugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Landscape Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Faro, Portugal</w:t>
+              <w:t xml:space="preserve">Proceedings of the 1st Wseas International Conference on Landscape Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Algarve (POR), Portugal. pp.86-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805030v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Surface Dissolution/Precipitation Model For The Development Of Lakes On Titan Based On An Arid Terrestrial Analogue : The Pans And Calcretes Of Etosha (Namibia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9503,51 +9503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A surface dissolution/precipitation model for the development of lakes on Titan, based on an arid terrestrial analogue: the pans and calcretes of Etosha (Namibia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10034,51 +10034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Multidisciplinary Conference. Complexity and Fractals in the Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10116,51 +10116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling of tracer transport in three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACERS AND MODELLING IN HYDROGEOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, INST OF HYDROLOGY, WALLINGFORD OX10 8BB, ENGLAND, Belgium. pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10217,103 +10217,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Titan's labyrinths through chemical erosion and hillslope transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Seignovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t>
@@ -11032,64 +11032,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ontario Lacus lake on Titan compared to the Etosha Pan lake in Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12090,51 +12090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-angers.fr/fr/_plugins/mypage/mypage/content/cyril.fleurant.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02988277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3040062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bablon Randriatsitohaina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Raniriketra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Razakamanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Communal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakatoarisoa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.307-333" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randriamaherisoa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loures" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdowell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BMD2QF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Wei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Burley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.027" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Songlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bryan Burley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mchugh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Tucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Viles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP296.4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-VCVNQXT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Viles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Kartiwa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulestreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5628" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6F2F18372F86C2565D1945C552ECA5DA0B43254/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2003.10.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011036929162" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB055414FCE861B6E348B84025A82E6B5D0FB273/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Chang Jeong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01499-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38F80F2ED0E9A4C08216184B1CF29B193078F164/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Rakotoarisoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Malaska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hodyss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mitchell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seignovert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403078v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Taibi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805021v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348904v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588846v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleurant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Secondi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaput-Bardy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729098v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burley" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805033v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805030v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735527v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805029v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805036v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lod&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raimbault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263669v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674466v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fleurant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319692418" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69242-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282569v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348983v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729212v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00423777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-angers.fr/fr/_plugins/mypage/mypage/content/cyril.fleurant.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02988277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3040062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bablon Randriatsitohaina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Raniriketra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Razakamanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004738" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakatoarisoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.307-333" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Communal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randriamaherisoa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loures" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdowell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BMD2QF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Wei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Burley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Songlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bryan Burley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mchugh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Tucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Viles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP296.4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-VCVNQXT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Viles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Kartiwa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulestreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5628" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6F2F18372F86C2565D1945C552ECA5DA0B43254/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2003.10.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011036929162" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB055414FCE861B6E348B84025A82E6B5D0FB273/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Chang Jeong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01499-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38F80F2ED0E9A4C08216184B1CF29B193078F164/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Rakotoarisoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Malaska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hodyss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mitchell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seignovert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Taibi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959791v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854625v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588846v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleurant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Secondi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaput-Bardy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735527v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805029v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805036v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lod&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raimbault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263669v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674466v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fleurant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319692418" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69242-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282569v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348983v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729212v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00423777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>