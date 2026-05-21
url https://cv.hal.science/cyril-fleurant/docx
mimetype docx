--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -546,342 +546,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle multi-agents pour évaluer la vulnérabilité aux inondations : le cas des villages aux alentours du Fleuve Fiherenana (Madagascar)</w:t>
+                <w:t xml:space="preserve">Vulnérabilité de Toliara face à l’insuffisance en eau, région Sud-Ouest de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+                <w:t xml:space="preserve">Jacques Bablon Randriatsitohaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clarisse Raniriketra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry A. Mara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Madamines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.29-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807637v1</w:t>
+                <w:t xml:space="preserve">hal-02102994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité de Toliara face à l’insuffisance en eau, région Sud-Ouest de Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un modèle multi-agents pour évaluer la vulnérabilité aux inondations : le cas des villages aux alentours du Fleuve Fiherenana (Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Raniriketra</w:t>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry A. Mara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+                <w:t xml:space="preserve">Mathias Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Madamines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 857, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.29144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102994v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’analyse de la vulnérabilité aux inondations à Toliara (sud-ouest Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -936,77 +936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’analyse de la vulnérabilité aux inondations à Toliara (sud-ouest Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1133,528 +1133,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution on Titan and on Earth: Towards the age of Titan's landscapes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération de semis de points fractals : une méthode du comptage de boites inversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JE004738⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149012v1</w:t>
+                <w:t xml:space="preserve">hal-01158056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de semis de points fractals : une méthode du comptage de boites inversée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolution on Titan and on Earth: Towards the age of Titan's landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-29. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (6), pp.1044-1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JE004738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158056v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système multi-agent pour la modélisation des écoulements de surface sur un petit bassin versant viticole du Layon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agents-based modelling for hydrological surface processes on a small watershed (Layon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahefa Mamy Rakatoarisoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Amiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
+                <w:t xml:space="preserve">P.Y. Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24 (3), pp.307-333. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.307-333</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537980v1</w:t>
+                <w:t xml:space="preserve">hal-01070756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents-based modelling for hydrological surface processes on a small watershed (Layon, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+                <w:t xml:space="preserve">Système multi-agent pour la modélisation des écoulements de surface sur un petit bassin versant viticole du Layon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakatoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Communal</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Communal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 24 (3), pp.307-333</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 24 (3), pp.307-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.24.307-333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070756v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre d’un modèle hydrologique conceptuel sur le bassin versant de la Sisaony, Région Analamanga, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1712,835 +1712,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du numéro thématique : « Hydro-géomorphologie quantitative »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is local selection so widespread in river organisms? Fractal geometry of river networks leads to high bias in outlier detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10081⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (8), pp.2065-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229809v1</w:t>
+                <w:t xml:space="preserve">hal-00812551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replicating species based fractal patterns for reclaiming northern Michigan waste rock piles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction du numéro thématique : « Hydro-géomorphologie quantitative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Mcdowell</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Mining and Reclamation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1/2013, pp.3-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854152v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is local selection so widespread in river organisms? Fractal geometry of river networks leads to high bias in outlier detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Replicating species based fractal patterns for reclaiming northern Michigan waste rock piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Secondi</w:t>
+                <w:t xml:space="preserve">W. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Burley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcdowell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Society of Mining and Reclamation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.114-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00812551v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of in-stream and overland dispersal on gene flow in river networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
+                <w:t xml:space="preserve">Replicating fractal structures with the reverse box counting method - an urban South-east Asian example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Songlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Secondi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Bryan Burley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of Digital Landscape Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.364-370</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735519v1</w:t>
+                <w:t xml:space="preserve">hal-00804928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replicating Fractal Structures with the Reverse Box Counting Method–An Urban South-east Asian Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songlin Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Burley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Digital Landscape Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.364 - 370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological significance of Ontario Lacus on Titan: Integrated interpretation of Cassini VIMS, ISS and RADAR data and comparison with the Etosha Pan (Namibia)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the effect of in-stream and overland dispersal on gene flow in river networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.01.013⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 220, pp.3589-3598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2009.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735463v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replicating fractal structures with the reverse box counting method - an urban South-east Asian example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphological significance of Ontario Lacus on Titan: Integrated interpretation of Cassini VIMS, ISS and RADAR data and comparison with the Etosha Pan (Namibia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Songlin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Digital Landscape Architecture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218 (2), pp.788-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804928v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lakes of Titan : a model of formation based on surface dissolution/precipitation processes and landforms of the semi-arid Etosha basin (Namibia)</w:t>
               </w:r>
@@ -2664,64 +2664,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Box-Counting Method and Application: A Fractal-Based Procedure To Reclaim a Michigan Surface Mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Burley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2923,64 +2923,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Box-Counting Method and Application: A Fractal-Based Procedure To Reclaim a Michigan Surface Mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Burley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,600 +3176,600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cockpit karst landforms</w:t>
+                <w:t xml:space="preserve">A model of cockpit karst landscape, Jamaica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.E. Tucker</w:t>
+                <w:t xml:space="preserve">Gregory E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.A. Viles</w:t>
+                <w:t xml:space="preserve">Heather A. Viles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.3-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735524v1</w:t>
+                <w:t xml:space="preserve">hal-00729743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cockpit karst landforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Viles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 296, pp.47-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP296.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cockpit karst evolution model</w:t>
+                <w:t xml:space="preserve">Modelling cockpit karst landforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Viles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 296, pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP296.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729827v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of cockpit karst landscape, Jamaica</w:t>
+                <w:t xml:space="preserve">A cockpit karst evolution model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Viles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.3-14</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 296, pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735525v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of cockpit karst landscape, Jamaica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Heather A. Viles</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.E. Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.A. Viles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729743v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'évolution de paysages, application aux karsts en cockpit de Jamaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Viles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49, pp.33-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4181,225 +4181,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic model of transport in three-dimensional porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a universal law of tree morphology by combining fractal geometry and statidtical physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emergent Nature: patterns, growth and scaling in the sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.93-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735531v1</w:t>
+                <w:t xml:space="preserve">hal-00735570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a universal law of tree morphology by combining fractal geometry and statidtical physics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stochastic model of transport in three-dimensional porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Nature: patterns, growth and scaling in the sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (4), pp.449-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011036929162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735570v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of inert particles in a rough fracture.</w:t>
               </w:r>
@@ -4520,64 +4520,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the implementation of a geographical model on two different agent-based platforms: Gama and netlogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4710,103 +4710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of labyrinths on Titan: A numerical model based on surface dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Seignovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
@@ -4874,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hodyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4956,77 +4956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géogLes inondations à Toliara (Sud-ouest de Madagascar). Quelle méthode d'analyse pour comprendre la vulnérabilité dans le contexte du changement climatique ?raphie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,103 +5077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution on Saturn's Moon Titan: A 3D Karst Landscape Evolution Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Seignovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Vienne, Austria</w:t>
@@ -5202,103 +5202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape formation through dissolution proceses on Titan: a 3D landscape evolution model approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Seignovert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, The Woodlands, United States</w:t>
@@ -5321,96 +5321,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides : fonctions, services et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les inondations à Toliara (Sud-Ouest Madagascar). Quelle méthode d’analyse pour comprendre la vulnérabilité dans le contexte du changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mondiales des Zones Humides 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">3e colloque de l’Association francophone de Géographie physique (AFGP) « La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège et Università degli studi di Sassari, May 2016, Castelsardo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263654v1</w:t>
+                <w:t xml:space="preserve">hal-01354182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque inondation</w:t>
               </w:r>
@@ -5459,1330 +5511,1278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological risks in anthropized watersheds: modeling of hazard, vulnerability and impacts on population from south-west of Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zones humides : fonctions, services et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journées Mondiales des Zones Humides 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265802v1</w:t>
+                <w:t xml:space="preserve">hal-01263654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inondations à Toliara (Sud-Ouest Madagascar). Quelle méthode d’analyse pour comprendre la vulnérabilité dans le contexte du changement climatique ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hydrological risks in anthropized watersheds: modeling of hazard, vulnerability and impacts on population from south-west of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Nuscia Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e colloque de l’Association francophone de Géographie physique (AFGP) « La géographie physique et les risques de pertes et préjudices liés aux changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège et Università degli studi di Sassari, May 2016, Castelsardo, Italie</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354182v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones humides : une solution pour lutter contre les inondations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolution on Titan and on Earth: Towards the age of Titan's karstic landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Mondiales des Zones Humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245739v1</w:t>
+                <w:t xml:space="preserve">hal-01263680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pollution des eaux souterraines : une problématique à l'interface des géosciences, des mathématiques, de la physique, de la chimie et de l'informatique</w:t>
+                <w:t xml:space="preserve">Zones humides : une solution pour lutter contre les inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olympiades 2015 de mathématiques, géosciences, physique, chimlie et sciences de l'ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Mondiales des Zones Humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245714v1</w:t>
+                <w:t xml:space="preserve">hal-01245739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution on Titan and on Earth: Towards the age of Titan's karstic landscape</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pollution des eaux souterraines : une problématique à l'interface des géosciences, des mathématiques, de la physique, de la chimie et de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Olympiades 2015 de mathématiques, géosciences, physique, chimlie et sciences de l'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263680v1</w:t>
+                <w:t xml:space="preserve">hal-01245714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstification processes on Titan and on Earth: Denudation rates and timescales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Dissolution as a geomorphological process on Titan: a landscape evolution model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061021v1</w:t>
+                <w:t xml:space="preserve">hal-01070760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la modélisation multi-agents dans la comprehension du fonctionnement hydrologique des bassins versants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+                <w:t xml:space="preserve">Kinetics of surface dissolution: A coupled thermodynamics-climatic approach for Titan and the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale "Les Zones Humides à Madagascar"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Madagascar</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009558v1</w:t>
+                <w:t xml:space="preserve">hal-00959791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of surface dissolution: A coupled thermodynamics-climatic approach for Titan and the Earth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Karstification processes on Titan and on Earth: Denudation rates and timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959791v1</w:t>
+                <w:t xml:space="preserve">hal-01061021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle pluie-débit pour l'aide à la quantification des transferts de pesticides dans un petit bassin versant viticole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Apport de la modélisation multi-agents dans la comprehension du fonctionnement hydrologique des bassins versants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Razakamanana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à Gérard Moguedet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France. pp.181-194</w:t>
+              <w:t xml:space="preserve">Conférence Internationale "Les Zones Humides à Madagascar"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00958624v1</w:t>
+                <w:t xml:space="preserve">hal-01009558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution as a geomorphological process on Titan: a landscape evolution model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un modèle pluie-débit pour l'aide à la quantification des transferts de pesticides dans un petit bassin versant viticole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Ballouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à Gérard Moguedet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France. pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070760v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intérêt du couplage SIG-SMA dans les modèles hydrologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+                <w:t xml:space="preserve">Surface dissolution on Titan: Ontario Lacus, Sikun Labyrinthus and other karst-like landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone ESRI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France. pp.38 - 43</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935329v1</w:t>
+                <w:t xml:space="preserve">hal-00854625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface dissolution on Titan: Ontario Lacus, Sikun Labyrinthus and other karst-like landscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+                <w:t xml:space="preserve">L'intérêt du couplage SIG-SMA dans les modèles hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sotin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. La Jeunesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone ESRI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France. pp.38 - 43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854625v1</w:t>
+                <w:t xml:space="preserve">hal-00935329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inondation, catastrophe naturelle ou mauvaise gestion du territoire ?</w:t>
               </w:r>
@@ -6837,90 +6837,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle pluie-débit pour l’aide à la quantification des transferts de pesticides dans un petit bassin versant viticole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. La Jeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ballouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6956,467 +6956,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan: evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan : evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Bourgeois</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2011, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842508v1</w:t>
+                <w:t xml:space="preserve">hal-00805021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan : evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805021v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan: evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805023v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution origin of Ontario Lacus on Titan: evidences from geomorphological mapping, terrestrial analogs (Namibia) and laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t>
@@ -7445,51 +7445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular automata and Agent-based models in response to different environmental problems: a review on French research over the last ten years.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7547,484 +7547,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's lakes : semi-arid dissolution hollows through a superficial soluble layer covering a permeable substratum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Titan’s lakes: semi-arid dissolution hollows through a superficial soluble layer covering a permeable substratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Fleurant</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
+              <w:t xml:space="preserve">"titre manquant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588846v1</w:t>
+                <w:t xml:space="preserve">hal-03348904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan’s lakes: semi-arid dissolution hollows through a superficial soluble layer covering a permeable substratum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Titan's lakes: semi-arid dissolution hollows through a superficial soluble layercovering a permeable substratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"titre manquant"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Colloque de prospective du PNP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348904v1</w:t>
+                <w:t xml:space="preserve">hal-00805025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titan's lakes: semi-arid dissolution hollows through a superficial soluble layercovering a permeable substratum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Titan's lakes : semi-arid dissolution hollows through a superficial soluble layer covering a permeable substratum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de prospective du PNP</w:t>
+              <w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805025v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan's Lakes: Semi-arid dissolution hollows through a superficial soluble layer covering a permeable substratum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téodolina Lopez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cassini-Huygens Project: Huygens Legacy and Future Titan Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, CosmoCaixa, Barcelona, Spain. pp.Poster</w:t>
@@ -8053,90 +8053,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titan’s lakes : semi-arid dissolution hollows through a superficial soluble layer covering a permeable substratum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8172,579 +8172,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scans génomique dans les réseaux hydrographiques : l'influence de la dimension fractale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Fourcade</w:t>
+                <w:t xml:space="preserve">Formation of Titan's lakes by episodic dissolution and precipiation of a surface layer under semi-arid conditions : comparison with the Pans and calcrete of Etosha (Namibia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodolina Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Secondi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Tobie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd séminaire sur la théorie des fractales et leurs applications : La théorie des fractales et ses applications dans les équipes de recherche angevines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730069v1</w:t>
+                <w:t xml:space="preserve">hal-00805027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Titan's lakes by episodic dissolution and precipiation of a surface layer under semi-arid conditions : comparison with the Pans and calcrete of Etosha (Namibia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Le Mouélic</w:t>
+                <w:t xml:space="preserve">Scans génomique dans les réseaux hydrographiques : l'influence de la dimension fractale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Secondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaput-Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tobie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco (US), United States</w:t>
+              <w:t xml:space="preserve">2nd séminaire sur la théorie des fractales et leurs applications : La théorie des fractales et ses applications dans les équipes de recherche angevines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729210v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Titan's Lakes by Episodic Dissolution and Precipitation of a Surface Layer Under Semi-Arid Conditions: Comparison with the Pans and Calcretes of Etosha (Namibia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Formation of Titan's lakes by episodic dissolution and precipiation of a surface layer under semi-arid conditions : comparison with the Pans and calcrete of Etosha (Namibia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation of Titan's Lakes by Episodic Dissolution and Precipitation of a Surface Layer Under Semi-Arid Conditions: Comparison with the Pans and Calcretes of Etosha (Namibia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.Abstract P54C-07</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502142v1</w:t>
+                <w:t xml:space="preserve">hal-00729210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Titan's lakes by episodic dissolution and precipiation of a surface layer under semi-arid conditions : comparison with the Pans and calcrete of Etosha (Namibia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Formation of Titan's Lakes by Episodic Dissolution and Precipitation of a Surface Layer Under Semi-Arid Conditions: Comparison with the Pans and Calcretes of Etosha (Namibia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Formation of Titan's Lakes by Episodic Dissolution and Precipitation of a Surface Layer Under Semi-Arid Conditions: Comparison with the Pans and Calcretes of Etosha (Namibia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States. pp.Abstract P54C-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805027v1</w:t>
+                <w:t xml:space="preserve">hal-00502142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse box-counting method : a fractal-based procedure to create biospheric landscape patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Bryan Burley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8795,103 +8795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">surface dissolution/precipitation model for the development of lakes on Titan, based on an arid terrestrial analogue : the pans and calcretes of Etosha (Namibia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39 th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, League City, Texas, United States</w:t>
@@ -8933,77 +8933,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individual based model to simulate dispersal and genes flow in synthetic river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaput-Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RTP-Paysage : Modélisation paysagère spatialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9054,64 +9054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Burley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mchugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9149,103 +9149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Surface Dissolution/Precipitation Model For The Development Of Lakes On Titan Based On An Arid Terrestrial Analogue : The Pans And Calcretes Of Etosha (Namibia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Houston, United States</w:t>
@@ -9287,77 +9287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse box-counting method: A fractal-based procedure to create biospheric landscape patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Burley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mchugh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9408,77 +9408,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individualbased model to simulate dispersal and genes flow in synthetic river networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RTP-Paysage : Modélisation paysagère spatialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9503,77 +9503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A surface dissolution/precipitation model for the development of lakes on Titan, based on an arid terrestrial analogue: the pans and calcretes of Etosha (Namibia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodolina Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9641,51 +9641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse box-counting method: a fractal-based procedure to create biospheric landscape patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Bryan Burley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Meeting of the ASMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Gilette, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9710,77 +9710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An individual-based model to simulate dispersal and gene flow in a dendritic landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaput-Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lodé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9831,64 +9831,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling cockpit karst land forms: a large scale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Viles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGRG International Conference "Geomorphology and Earth System Science"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Loughborough University, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9926,64 +9926,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cockpit Karst, a landscape evolution model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.A. Viles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">William Smith meeting, Earth's dynamic surface, catastrophe and continuity in landscape evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10034,51 +10034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fleurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Multidisciplinary Conference. Complexity and Fractals in the Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10116,51 +10116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling of tracer transport in three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRACERS AND MODELLING IN HYDROGEOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, INST OF HYDROLOGY, WALLINGFORD OX10 8BB, ENGLAND, Belgium. pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10211,342 +10211,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Titan's labyrinths through chemical erosion and hillslope transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+                <w:t xml:space="preserve">The exceptional winter flood of Loire river 2021: an unexpected source of methane in the inner estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bombled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676556v1</w:t>
+                <w:t xml:space="preserve">hal-04636674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exceptional winter flood of Loire river 2021: an unexpected source of methane in the inner estuary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Mouret</w:t>
+                <w:t xml:space="preserve">Evolution of Titan's labyrinths through chemical erosion and hillslope transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Seignovert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04636674v1</w:t>
+                <w:t xml:space="preserve">hal-04676556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’aléa hydroclimatique sur le bassin versant de Fiherenana et caractérisation de la vulnérabilité de la ville de Toliara et de ses environs face à l’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10584,64 +10584,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources en eau dans la ville de Toliara (SO Madagascar). Inventaire et gestion de la pénurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bablon Randriatsitohaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10692,77 +10692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'aléa hydroclimatique sur le bassin versant du Fiherenana et caractérisation de la vulnérabilité face à l'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahefa Mamy Rakotoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nuscia Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Razakamanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11032,90 +11032,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ontario Lacus lake on Titan compared to the Etosha Pan lake in Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Tobie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12090,51 +12090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-angers.fr/fr/_plugins/mypage/mypage/content/cyril.fleurant.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02988277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3040062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807637v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29144" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102994v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bablon Randriatsitohaina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Raniriketra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Razakamanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149012v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004738" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakatoarisoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.307-333" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070756v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Communal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randriamaherisoa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854152v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loures" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdowell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12158" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BMD2QF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Wei" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Burley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804928v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Songlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bryan Burley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mchugh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Tucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Viles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP296.4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-VCVNQXT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729887v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Viles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Kartiwa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulestreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5628" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6F2F18372F86C2565D1945C552ECA5DA0B43254/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2003.10.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735531v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011036929162" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB055414FCE861B6E348B84025A82E6B5D0FB273/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Chang Jeong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01499-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38F80F2ED0E9A4C08216184B1CF29B193078F164/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Rakotoarisoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Malaska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hodyss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mitchell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seignovert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Taibi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245714v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263680v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009558v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959791v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958624v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854625v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842508v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588846v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleurant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805025v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730069v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Secondi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaput-Bardy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502142v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735527v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805029v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805036v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lod&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raimbault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676556v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263669v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674466v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fleurant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319692418" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69242-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282569v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348983v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729212v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00423777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-angers.fr/fr/_plugins/mypage/mypage/content/cyril.fleurant.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02988277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laris" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ballouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3040062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bablon Randriatsitohaina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Raniriketra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry A. Mara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Champin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Ta&#239;bi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakotoarisoa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29144" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Razakamanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262154v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27475" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27164" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149012v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Bahers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JE004738" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Amiot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Communal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03537980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Mamy Rakatoarisoa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Communal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.24.307-333" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Randriamaherisoa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fourcade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BMD2QF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Burley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loures" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcdowell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Songlin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bryan Burley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songlin Wei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Burley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2009.06.027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.01.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729635v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bodeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Corre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Deit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735541v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lehman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mchugh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729743v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory E. Tucker" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Viles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729887v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Tucker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Viles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP296.4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-VCVNQXT5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735524v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735526v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budi Kartiwa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulestreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.5628" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6F2F18372F86C2565D1945C552ECA5DA0B43254/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735536v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duchesne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Raimbault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2003.10.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735531v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Der Lee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011036929162" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AB055414FCE861B6E348B84025A82E6B5D0FB273/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woo Chang Jeong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01499-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38F80F2ED0E9A4C08216184B1CF29B193078F164/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636922v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahefa Rakotoarisoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718104v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Malaska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hodyss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Mitchell" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449634v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seignovert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265802v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nuscia Taibi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245739v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245714v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070760v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle La Jeunesse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sotin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. La Jeunesse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245734v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805021v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chevrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805023v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842508v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348904v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lopez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588846v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleurant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502130v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730069v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Secondi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaput-Bardy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729210v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502142v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805030v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805033v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729750v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735527v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805029v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729092v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tobie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805035v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805036v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lod&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805037v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raimbault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Metzger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bombled" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Hulot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mouret" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19144" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676556v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116328v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263669v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674466v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fleurant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9783319692418" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69242-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282569v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03348983v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235949v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729212v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729769v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00423777v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>