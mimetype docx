--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -481,256 +481,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards compact swarm intelligence: a new compact firefly optimisation technique</w:t>
+                <w:t xml:space="preserve">Fitness landscapes analysis and adaptive algorithms design for traffic lights optimization on SIALAC benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Tighzert</w:t>
+                <w:t xml:space="preserve">Florian Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989824v1</w:t>
+                <w:t xml:space="preserve">hal-02547587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness landscapes analysis and adaptive algorithms design for traffic lights optimization on SIALAC benchmark</w:t>
+                <w:t xml:space="preserve">Towards compact swarm intelligence: a new compact firefly optimisation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Leprêtre</w:t>
+                <w:t xml:space="preserve">Lyes Tighzert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marion</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCAT.2019.100137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547587v1</w:t>
+                <w:t xml:space="preserve">hal-03989824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo Tree Search for the “Mr Jack” Board Game</w:t>
               </w:r>
@@ -990,55 +990,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Afifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Intelligent Technology for Future Transportation (ITFT 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Intelligent Technology for Future Transportation (ITFT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, London, United Kingdom. pp.25-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1140,472 +1140,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid approach based on Graph Attention Network for the Team Orienteering Problem.</w:t>
+                <w:t xml:space="preserve">Agent-Based Modeling and Simulation for Urban Air Quality Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván Peña-Arenas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rym Nesrine Guibadj</w:t>
+                <w:t xml:space="preserve">Neda Mashhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Puigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OLA 2024 International Conference on Optimization and Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rochester Institute of Technology - RIT, May 2024, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">7 th International Conference on Logistics Operations Management: Smart Sustainable and Green Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakech (Maroc), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510551v1</w:t>
+                <w:t xml:space="preserve">hal-04447553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-Based Modeling and Simulation for Urban Air Quality Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neda Mashhadi</w:t>
+                <w:t xml:space="preserve">Benchmark mobility problems using real-world data: the example of bus stops spacing problem for the city of Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 th International Conference on Logistics Operations Management: Smart Sustainable and Green Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marrakech (Maroc), Morocco</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Logistics Operations Management, GOL'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447553v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark mobility problems using real-world data: the example of bus stops spacing problem for the city of Calais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vendi</w:t>
+                <w:t xml:space="preserve">A re-assessment of Code2Vec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Bel Moudden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Guibadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Logistics Operations Management, GOL'24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Modern Artificial Intelligence and Data Science (MAIDSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rabat, Morocco. pp.133-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65038-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594899v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A re-assessment of Code2Vec</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Robilliard</w:t>
+                <w:t xml:space="preserve">An hybrid approach based on Graph Attention Network for the Team Orienteering Problem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iván Peña-Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Nesrine Guibadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modern Artificial Intelligence and Data Science (MAIDSS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OLA 2024 International Conference on Optimization and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rochester Institute of Technology - RIT, May 2024, Dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05461814v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Surrogate Model for Optimization: Example of the Bus Stops Spacing Problem</w:t>
               </w:r>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep learning approach for the Team Orienteering Problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Peña-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Nesrine Guibadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2160,230 +2160,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Term Weighting Schemes through Genetic Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Combinatorial Surrogate-Assisted Optimization for Bus Stops Spacing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th Annual Conference on machine Learning, Optimization and Data science (LOD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tuscany, Italy. pp.92-103</w:t>
+              <w:t xml:space="preserve">The 14th Biennial International Conference on Artificial Evolution (EA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Evolution Artificielle, Oct 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859657v1</w:t>
+                <w:t xml:space="preserve">hal-02319558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Surrogate-Assisted Optimization for Bus Stops Spacing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Leprêtre</w:t>
+                <w:t xml:space="preserve">Generating Term Weighting Schemes through Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mazyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th Biennial International Conference on Artificial Evolution (EA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Evolution Artificielle, Oct 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">The 4th Annual Conference on machine Learning, Optimization and Data science (LOD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tuscany, Italy. pp.92-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319558v1</w:t>
+                <w:t xml:space="preserve">hal-01859657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Maintenance Planning and Routing Problems</w:t>
               </w:r>
@@ -2499,90 +2499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walsh functions as surrogate model for pseudo-boolean optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference (GECCO 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.303-311, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2610,1688 +2610,1697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Term Weighting Schemes through Genetic Programming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Ontology-Based Reasoning System for Logistics Applications Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendi Hayder Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2018 - the Genetic and Evolutionary Computation Conference Companion :" A Recombination of the 27th International Conference on Genetic Algorithms (ICGA) and the 23rd Annual Genetic Programming Conference (GP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The second international conference on Smart Applications and Data Analysis for Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SADASC'18, Feb 2018, Casablanca, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3187068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859681v1</w:t>
+                <w:t xml:space="preserve">hal-03108581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Gain Based Term Weighting Method for Multi-label Text Classification Task</w:t>
+                <w:t xml:space="preserve">Generating Term Weighting Schemes through Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mazyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Intelligent Systems Conference (IntelliSys) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">GECCO 2018 - the Genetic and Evolutionary Computation Conference Companion :" A Recombination of the 27th International Conference on Genetic Algorithms (ICGA) and the 23rd Annual Genetic Programming Conference (GP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. pp.268-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859697v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Traffic Modeling and Simulation: Moroccan Capital Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Aboutaib</w:t>
+                <w:t xml:space="preserve">Information Gain Based Term Weighting Method for Multi-label Text Classification Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mazyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Application and Data Analysis for Smart Cities (SADASC'18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Intelligent Systems Conference (IntelliSys) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3187065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03105911v1</w:t>
+                <w:t xml:space="preserve">hal-01859697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new uniform compact evolutionary algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Tighzert</w:t>
+                <w:t xml:space="preserve">Urban Traffic Modeling and Simulation: Moroccan Capital Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Bahili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Aboutaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
+                <w:t xml:space="preserve">Virginie Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Electrical Engineering – ICEE’2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. pp.1327-1332, </w:t>
+              <w:t xml:space="preserve">Smart Application and Data Analysis for Smart Cities (SADASC'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Casablanca, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3187065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693952v1</w:t>
+                <w:t xml:space="preserve">hal-03105911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of a Master-Worker Adaptive Algorithm Selection Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new uniform compact evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tighzert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Jankee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EA 2017 - 13th International Conference on Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. pp.1-15, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Electrical Engineering – ICEE’2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. pp.1327-1332, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643354v1</w:t>
+                <w:t xml:space="preserve">hal-01693952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Reasoning System for Logistics Applications Deployment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+                <w:t xml:space="preserve">On the Design of a Master-Worker Adaptive Algorithm Selection Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jankee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendi Hayder Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second international conference on Smart Applications and Data Analysis for Smart Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SADASC'18, Feb 2018, Casablanca, Morocco. </w:t>
+              <w:t xml:space="preserve">EA 2017 - 13th International Conference on Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. pp.1-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3187068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108581v1</w:t>
+                <w:t xml:space="preserve">hal-01643354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study on Term Weighting Schemes for Text Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">New compact music-inspired algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tighzert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Machine Learning, Optimization and Big Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Signals and Systems Laboratory (LSS), Oct 2017, Boumerdes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662131v1</w:t>
+                <w:t xml:space="preserve">hal-01693947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a batch strategy for a Master-Worker adaptive selection algorithm framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+                <w:t xml:space="preserve">A Comparative Study on Term Weighting Schemes for Text Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mazyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence (IJCCI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third International Conference on Machine Learning, Optimization and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Volterra, Italy. pp.100-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006504203130320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01643337v1</w:t>
+                <w:t xml:space="preserve">hal-01662131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to define and solve the Container Terminals Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+                <w:t xml:space="preserve">Rate-Learning Based Fish School Search Algorithm for Global Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thafsouth Aguercif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tighzert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Computer Science, Computer Engineering, and Education Technologies (CSCEET2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve"> 6th International Conference on Systems and Control (ICSC'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Batna, Algeria. pp.520-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651121v1</w:t>
+                <w:t xml:space="preserve">hal-01498731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-Learning Based Fish School Search Algorithm for Global Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Intelligent Trajectory Planning and Control of a Humanoid Robot using a new Eltisl-Based Selfish Gene Alorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tighzert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thafsouth Aguercif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6th International Conference on Systems and Control (ICSC'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Batna, Algeria. pp.520-525</w:t>
+              <w:t xml:space="preserve">6th International Conference on Systems and Control (ICSC'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Batna, Algeria. pp.514-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498731v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Trajectory Planning and Control of a Humanoid Robot using a new Eltisl-Based Selfish Gene Alorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
+                <w:t xml:space="preserve">Analysis of a batch strategy for a Master-Worker adaptive selection algorithm framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jankee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Systems and Control (ICSC'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence (IJCCI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Madère, Portugal. pp.313-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006504203130320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498715v1</w:t>
+                <w:t xml:space="preserve">hal-01643337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New compact music-inspired algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Tighzert</w:t>
+                <w:t xml:space="preserve">A novel approach to define and solve the Container Terminals Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder I Hendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Fourth International Conference on Computer Science, Computer Engineering, and Education Technologies (CSCEET2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192215⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01693947v1</w:t>
+                <w:t xml:space="preserve">hal-01651121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Based Reasoning for Solving Passenger Train Optimization Problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+                <w:t xml:space="preserve">A Fitness Cloud Model for Adaptive Metaheuristic Selection Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jankee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Al-Sadeq International Conference on Multidisciplinary in IT and Communication Science and Applications (AIC-MITCSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Parallel Problem Solving from Nature (PPSN2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.80-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45823-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651103v1</w:t>
+                <w:t xml:space="preserve">hal-01355249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Human-Competitive Game Playing for Complex Board Games with Genetic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Robilliard</w:t>
+                <w:t xml:space="preserve">Ontology Based Reasoning for Solving Passenger Train Optimization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder I Hendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Evolution (Evolution Artificielle), EA 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 Al-Sadeq International Conference on Multidisciplinary in IT and Communication Science and Applications (AIC-MITCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bagdag, Iraq. pp.285-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-31471-6_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01488191v1</w:t>
+                <w:t xml:space="preserve">hal-01651103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Adaptive Metaheuristic Selection: Comparisons of Selection Strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bilel Derbel</w:t>
+                <w:t xml:space="preserve">Towards Human-Competitive Game Playing for Complex Board Games with Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Artificial Evolution (EA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Artificial Evolution (Evolution Artificielle), EA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.123 - 135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31471-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178608v1</w:t>
+                <w:t xml:space="preserve">hal-01488191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fitness Cloud Model for Adaptive Metaheuristic Selection Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Distributed Adaptive Metaheuristic Selection: Comparisons of Selection Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Jankee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4303,106 +4312,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Parallel Problem Solving from Nature (PPSN2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Artificial Evolution (EA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.83-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45823-6_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355249v1</w:t>
+                <w:t xml:space="preserve">hal-01178608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logisitics optimization using ontologies</w:t>
+                <w:t xml:space="preserve">Logistics optimization using ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayder I Hendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeel Ahmad</w:t>
@@ -4420,285 +4420,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2014 - International Conference on Complex Systems and Applications</w:t>
+              <w:t xml:space="preserve">ICCSA 2014 Fourth International Conference on Complex Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108759v1</w:t>
+                <w:t xml:space="preserve">hal-01651950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo Tree Search for the Game of &amp;quot;7 Wonders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Robilliard</w:t>
+                <w:t xml:space="preserve">Logisitics optimization using ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder I Hendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference in Artificial Intelligence (ECAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCSA 2014 - International Conference on Complex Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406496v1</w:t>
+                <w:t xml:space="preserve">hal-03108759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistics optimization using ontologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+                <w:t xml:space="preserve">Monte-Carlo Tree Search for the Game of &amp;quot;7 Wonders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2014 Fourth International Conference on Complex Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference in Artificial Intelligence (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.64 - 77, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14923-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651950v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Monte-Carlo Methods on the Weak Schur Problem</w:t>
               </w:r>
@@ -4723,64 +4723,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoCop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.191 - 201, </w:t>
@@ -4945,90 +4945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIALAC Benchmark: On the design of adaptive algorithms for traffic lights problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. ACM Digital Library, pp.288-289, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5161,51 +5161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Adaptive Selection Strategies for Distributed Adaptive Metaheuristic Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Jankee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5353,51 +5353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Faddoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6152,51 +6152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Aboutaib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Derbel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco.a.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder I Hendi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2023.128559" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Dahite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10111807" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tighzert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Mendil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2019.100137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mazyad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcis.2014.4201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillermo Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vendi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04447553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Mashhadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04594899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Bel Moudden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Guibadj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Robilliard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65038-3_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04502943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOA51614.2021.9442627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319558v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44932-2_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321800" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Bahili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192214" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendi Hayder Ibrahim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006504203130320" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thafsouth Aguercif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192215" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488191v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45823-6_8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Eliahou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fromentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205651.3205776" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178619v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764694" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Keyrouz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mezher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Faddoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96080" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ronald" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721187" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128866v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Guillermo Pe&#241;a Arenas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Aboutaib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Derbel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco.a.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder I Hendi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2023.128559" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Dahite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10111807" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tighzert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Mendil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2019.100137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mazyad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcis.2014.4201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillermo Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vendi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04447553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Mashhadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04594899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Bel Moudden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Guibadj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Robilliard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65038-3_10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04502943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOA51614.2021.9442627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44932-2_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321800" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendi Hayder Ibrahim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Bahili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192214" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192215" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thafsouth Aguercif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006504203130320" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45823-6_8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Eliahou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fromentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205651.3205776" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178619v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764694" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Keyrouz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mezher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Faddoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96080" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ronald" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721187" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128866v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Guillermo Pe&#241;a Arenas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>