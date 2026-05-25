--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -481,256 +481,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness landscapes analysis and adaptive algorithms design for traffic lights optimization on SIALAC benchmark</w:t>
+                <w:t xml:space="preserve">Towards compact swarm intelligence: a new compact firefly optimisation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Leprêtre</w:t>
+                <w:t xml:space="preserve">Lyes Tighzert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marion</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJCAT.2019.100137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547587v1</w:t>
+                <w:t xml:space="preserve">hal-03989824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards compact swarm intelligence: a new compact firefly optimisation technique</w:t>
+                <w:t xml:space="preserve">Fitness landscapes analysis and adaptive algorithms design for traffic lights optimization on SIALAC benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Tighzert</w:t>
+                <w:t xml:space="preserve">Florian Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Armas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989824v1</w:t>
+                <w:t xml:space="preserve">hal-02547587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo Tree Search for the “Mr Jack” Board Game</w:t>
               </w:r>
@@ -1356,256 +1356,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A re-assessment of Code2Vec</w:t>
+                <w:t xml:space="preserve">An hybrid approach based on Graph Attention Network for the Team Orienteering Problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Bel Moudden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Robilliard</w:t>
+                <w:t xml:space="preserve">Iván Peña-Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Nesrine Guibadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Modern Artificial Intelligence and Data Science (MAIDSS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OLA 2024 International Conference on Optimization and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rochester Institute of Technology - RIT, May 2024, Dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461814v1</w:t>
+                <w:t xml:space="preserve">hal-04510551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid approach based on Graph Attention Network for the Team Orienteering Problem.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rym Nesrine Guibadj</w:t>
+                <w:t xml:space="preserve">A re-assessment of Code2Vec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Bel Moudden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Guibadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OLA 2024 International Conference on Optimization and Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Modern Artificial Intelligence and Data Science (MAIDSS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rabat, Morocco. pp.133-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-65038-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510551v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Surrogate Model for Optimization: Example of the Bus Stops Spacing Problem</w:t>
               </w:r>
@@ -1686,51 +1686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep learning approach for the Team Orienteering Problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Peña-Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Nesrine Guibadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,90 +2166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial Surrogate-Assisted Optimization for Bus Stops Spacing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th Biennial International Conference on Artificial Evolution (EA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Evolution Artificielle, Oct 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2499,90 +2499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walsh functions as surrogate model for pseudo-boolean optimization problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference (GECCO 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.303-311, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2610,1468 +2610,1442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Reasoning System for Logistics Applications Deployment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+                <w:t xml:space="preserve">Generating Term Weighting Schemes through Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mazyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hendi Hayder Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second international conference on Smart Applications and Data Analysis for Smart Cities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GECCO 2018 - the Genetic and Evolutionary Computation Conference Companion :" A Recombination of the 27th International Conference on Genetic Algorithms (ICGA) and the 23rd Annual Genetic Programming Conference (GP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. pp.268-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108581v1</w:t>
+                <w:t xml:space="preserve">hal-01859681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Term Weighting Schemes through Genetic Programming</w:t>
+                <w:t xml:space="preserve">Information Gain Based Term Weighting Method for Multi-label Text Classification Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mazyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2018 - the Genetic and Evolutionary Computation Conference Companion :" A Recombination of the 27th International Conference on Genetic Algorithms (ICGA) and the 23rd Annual Genetic Programming Conference (GP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. pp.268-269</w:t>
+              <w:t xml:space="preserve"> Intelligent Systems Conference (IntelliSys) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859681v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Gain Based Term Weighting Method for Multi-label Text Classification Task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Urban Traffic Modeling and Simulation: Moroccan Capital Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Bahili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Aboutaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Intelligent Systems Conference (IntelliSys) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Application and Data Analysis for Smart Cities (SADASC'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Casablanca, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3187065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859697v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Traffic Modeling and Simulation: Moroccan Capital Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new uniform compact evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tighzert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahoucine Bahili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Marion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Application and Data Analysis for Smart Cities (SADASC'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Casablanca, Morocco. </w:t>
+              <w:t xml:space="preserve">5th International Conference on Electrical Engineering – ICEE’2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. pp.1327-1332, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.3187065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105911v1</w:t>
+                <w:t xml:space="preserve">hal-01693952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new uniform compact evolutionary algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Tighzert</w:t>
+                <w:t xml:space="preserve">On the Design of a Master-Worker Adaptive Algorithm Selection Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jankee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Electrical Engineering – ICEE’2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. pp.1327-1332, </w:t>
+              <w:t xml:space="preserve">EA 2017 - 13th International Conference on Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. pp.1-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693952v1</w:t>
+                <w:t xml:space="preserve">hal-01643354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of a Master-Worker Adaptive Algorithm Selection Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ontology-Based Reasoning System for Logistics Applications Deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Jankee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+                <w:t xml:space="preserve">Hendi Hayder Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EA 2017 - 13th International Conference on Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. pp.1-15, </w:t>
+              <w:t xml:space="preserve">The second international conference on Smart Applications and Data Analysis for Smart Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SADASC'18, Feb 2018, Casablanca, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.3187068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643354v1</w:t>
+                <w:t xml:space="preserve">hal-03108581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New compact music-inspired algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Tighzert</w:t>
+                <w:t xml:space="preserve">A Comparative Study on Term Weighting Schemes for Text Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mazyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Third International Conference on Machine Learning, Optimization and Big Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Volterra, Italy. pp.100-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693947v1</w:t>
+                <w:t xml:space="preserve">hal-01662131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study on Term Weighting Schemes for Text Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+                <w:t xml:space="preserve">Rate-Learning Based Fish School Search Algorithm for Global Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thafsouth Aguercif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tighzert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third International Conference on Machine Learning, Optimization and Big Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Volterra, Italy. pp.100-108</w:t>
+              <w:t xml:space="preserve"> 6th International Conference on Systems and Control (ICSC'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Batna, Algeria. pp.520-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662131v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate-Learning Based Fish School Search Algorithm for Global Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Intelligent Trajectory Planning and Control of a Humanoid Robot using a new Eltisl-Based Selfish Gene Alorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tighzert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thafsouth Aguercif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6th International Conference on Systems and Control (ICSC'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Batna, Algeria. pp.520-525</w:t>
+              <w:t xml:space="preserve">6th International Conference on Systems and Control (ICSC'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Batna, Algeria. pp.514-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498731v1</w:t>
+                <w:t xml:space="preserve">hal-01498715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Trajectory Planning and Control of a Humanoid Robot using a new Eltisl-Based Selfish Gene Alorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
+                <w:t xml:space="preserve">Analysis of a batch strategy for a Master-Worker adaptive selection algorithm framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jankee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Systems and Control (ICSC'17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence (IJCCI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Madère, Portugal. pp.313-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006504203130320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498715v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a batch strategy for a Master-Worker adaptive selection algorithm framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+                <w:t xml:space="preserve">A novel approach to define and solve the Container Terminals Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayder I Hendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeel Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence (IJCCI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fourth International Conference on Computer Science, Computer Engineering, and Education Technologies (CSCEET2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Beyrouth, Lebanon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643337v1</w:t>
+                <w:t xml:space="preserve">hal-01651121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to define and solve the Container Terminals Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Mohamed Bouneffa</w:t>
+                <w:t xml:space="preserve">New compact music-inspired algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tighzert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubekeur Mendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Computer Science, Computer Engineering, and Education Technologies (CSCEET2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Signals and Systems Laboratory (LSS), Oct 2017, Boumerdes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651121v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fitness Cloud Model for Adaptive Metaheuristic Selection Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bilel Derbel</w:t>
+                <w:t xml:space="preserve">Towards Human-Competitive Game Playing for Complex Board Games with Genetic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Parallel Problem Solving from Nature (PPSN2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.80-90, </w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Evolution (Evolution Artificielle), EA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.123 - 135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45823-6_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31471-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355249v1</w:t>
+                <w:t xml:space="preserve">hal-01488191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology Based Reasoning for Solving Passenger Train Optimization Problem</w:t>
               </w:r>
@@ -4159,148 +4133,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Human-Competitive Game Playing for Complex Board Games with Genetic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Robilliard</w:t>
+                <w:t xml:space="preserve">Distributed Adaptive Metaheuristic Selection: Comparisons of Selection Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jankee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Evolution (Evolution Artificielle), EA 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Artificial Evolution (EA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.83-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488191v1</w:t>
+                <w:t xml:space="preserve">hal-01178608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Adaptive Metaheuristic Selection: Comparisons of Selection Strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A Fitness Cloud Model for Adaptive Metaheuristic Selection Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Jankee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,73 +4303,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Artificial Evolution (EA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Parallel Problem Solving from Nature (PPSN2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.80-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45823-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178608v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistics optimization using ontologies</w:t>
               </w:r>
@@ -4580,51 +4580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo Tree Search for the Game of &amp;quot;7 Wonders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4723,64 +4723,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoCop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.191 - 201, </w:t>
@@ -4945,90 +4945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIALAC Benchmark: On the design of adaptive algorithms for traffic lights problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. ACM Digital Library, pp.288-289, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5161,51 +5161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Adaptive Selection Strategies for Distributed Adaptive Metaheuristic Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Jankee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5353,51 +5353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Mezher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Robilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Faddoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6152,51 +6152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Aboutaib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Derbel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco.a.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder I Hendi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2023.128559" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Dahite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10111807" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tighzert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Mendil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2019.100137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mazyad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcis.2014.4201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillermo Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vendi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04447553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Mashhadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04594899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Bel Moudden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Guibadj" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Robilliard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65038-3_10" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04502943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOA51614.2021.9442627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44932-2_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321800" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendi Hayder Ibrahim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Bahili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192214" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192215" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thafsouth Aguercif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498715v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006504203130320" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45823-6_8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Eliahou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fromentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205651.3205776" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178619v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764694" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Keyrouz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mezher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Faddoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96080" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ronald" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721187" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128866v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Guillermo Pe&#241;a Arenas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Aboutaib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Derbel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco.a.24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159709v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeel Ahmad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mohamed Bouneffa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayder I Hendi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJLSM.2023.128559" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Dahite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benmansour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Nesrine Guibadj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math10111807" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tighzert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Mendil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2019.100137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547587v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mazyad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcis.2014.4201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillermo Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Afifi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215156v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vendi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726596" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04447553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Mashhadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04594899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Pe&#241;a-Arenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Bel Moudden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Guibadj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Robilliard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65038-3_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04502943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOA51614.2021.9442627" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319558v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03573450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44932-2_7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190141v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321800" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859697v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Bahili" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187065" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192214" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankee" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108581v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendi Hayder Ibrahim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498731v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thafsouth Aguercif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006504203130320" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651121v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693947v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192215" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01488191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31471-6_10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651103v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355249v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45823-6_8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108759v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14923-3_5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Eliahou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fromentin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_17" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163015v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205651.3205776" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662138v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178619v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764694" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989843v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Keyrouz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mezher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Faddoul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b96080" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Ronald" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10721187" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105233v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128866v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Guillermo Pe&#241;a Arenas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>