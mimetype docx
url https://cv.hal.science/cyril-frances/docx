--- v0 (2026-03-17)
+++ v1 (2026-05-14)
@@ -2280,186 +2280,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce qu’il faut dire à l’Histoire&amp;quot; : écriture du témoignage et figuration du destinataire dans les Mémoires de Louvet de Couvray</w:t>
+                <w:t xml:space="preserve">‘Les autres admirent mon courage mais ne connaissent pas mes jouissances’. Exposition et repli du moi dans les Mémoires de Madame Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Francès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc Hersant; Catherine Ramond; Coralie Bournonville; Annabelle Bolot. </w:t>
+              <w:t xml:space="preserve">M. Gianico et C. Hammann-Décoppet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures et fonctions du destinataire dans les Mémoires et romans-Mémoires de l’époque classique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 70, Peeters, pp.259-270, 2021, La République des lettres, 978-90-429-4443-5</w:t>
+              <w:t xml:space="preserve">Le Geste autobiographique. Écrire sa vie (XVIIe -XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-289, 2021, Rencontres, 978-2-406-12058-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797402v1</w:t>
+                <w:t xml:space="preserve">hal-01797460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Les autres admirent mon courage mais ne connaissent pas mes jouissances’. Exposition et repli du moi dans les Mémoires de Madame Roland</w:t>
+                <w:t xml:space="preserve">Ce qu’il faut dire à l’Histoire&amp;quot; : écriture du témoignage et figuration du destinataire dans les Mémoires de Louvet de Couvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Francès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Gianico et C. Hammann-Décoppet. </w:t>
+              <w:t xml:space="preserve">Marc Hersant; Catherine Ramond; Coralie Bournonville; Annabelle Bolot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Geste autobiographique. Écrire sa vie (XVIIe -XVIIIe siècle)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Figures et fonctions du destinataire dans les Mémoires et romans-Mémoires de l’époque classique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 70, Peeters, pp.259-270, 2021, La République des lettres, 978-90-429-4443-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01797460v1</w:t>
+                <w:t xml:space="preserve">hal-01797402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casanova et Rousseau dramaturges : le spectacle de l’illusion morale</w:t>
               </w:r>
@@ -2842,51 +2842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-textimage.com/conferencier/06_montage_demontage_remontage/frances1.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://marge.univ-lyon3.fr/actes-de-la-journee-d-etude-sur-les-correspondances-litteraires-897785.kjsp?RH=1395132328238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franc&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.355" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584956v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05012301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05015108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05012243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05012283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05012287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ben Messaoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoyau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Peralez-Peslier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01804923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Jomand-Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2141-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05006430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/tomber-en-amour-enquetes-sur-la-naissance-du-sentiment-au-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liverpooluniversitypress.co.uk/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004300200_014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-textimage.com/conferencier/06_montage_demontage_remontage/frances1.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://marge.univ-lyon3.fr/actes-de-la-journee-d-etude-sur-les-correspondances-litteraires-897785.kjsp?RH=1395132328238" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Franc&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.355" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584956v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05012301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05015108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05012243v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05012283v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05012287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ben Messaoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoyau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ferrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Peralez-Peslier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis L&#233;vrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01804923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Jomand-Baudry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2141-9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05006430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/tomber-en-amour-enquetes-sur-la-naissance-du-sentiment-au-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009159v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liverpooluniversitypress.co.uk/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797402v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797415v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797389v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004300200_014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>