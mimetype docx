--- v0 (2026-04-02)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -204,1687 +204,1821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary classifications of aeolian dunes based on morphology, dynamics, and fluid mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle-laden gravity currents: The lock-release slumping regime at the laboratory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+                <w:t xml:space="preserve">Jean Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rubin</w:t>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Narteau</w:t>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu G.A. Lapôtre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mackenzie Day</w:t>
+                <w:t xml:space="preserve">Yvan Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104772⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 195, pp.105539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604060v1</w:t>
+                <w:t xml:space="preserve">hal-05603347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slumping regime in lock-release turbidity currents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gadal</w:t>
+                <w:t xml:space="preserve">Complementary classifications of aeolian dunes based on morphology, dynamics, and fluid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+                <w:t xml:space="preserve">David Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rastello</w:t>
+                <w:t xml:space="preserve">Clément Narteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lacaze</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu G.A. Lapôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mackenzie Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.762⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259646v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Wind Regime Induced by Giant Linear Dunes</w:t>
+                <w:t xml:space="preserve">Slumping regime in lock-release turbidity currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giles F. S. Wiggs</w:t>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Baddock</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-022-00733-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 974, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03776406v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of Two Dune Growth Mechanisms in a Landscape-Scale Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Local Wind Regime Induced by Giant Linear Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Narteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Claudin</w:t>
+                <w:t xml:space="preserve">Giles F. S. Wiggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
+                <w:t xml:space="preserve">Matthew Baddock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, </w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.309-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL097636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10546-022-00733-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03748527v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03776406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-To-Sink Aeolian Fluxes From Arid Landscape Dynamics in the Lut Desert</w:t>
+                <w:t xml:space="preserve">Coexistence of Two Dune Growth Mechanisms in a Landscape-Scale Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Chanteloube</w:t>
+                <w:t xml:space="preserve">Ping Lü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Narteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Barrier</w:t>
+                <w:t xml:space="preserve">Zhibao Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Derakhshani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gadal</w:t>
+                <w:t xml:space="preserve">Philippe Claudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL097342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03643047v1</w:t>
+                <w:t xml:space="preserve">insu-03748527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration of Reversing Dunes Against the Sand Flow Path as a Singular Expression of the Speed Up Effect</w:t>
+                <w:t xml:space="preserve">Source-To-Sink Aeolian Fluxes From Arid Landscape Dynamics in the Lut Desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Narteau</w:t>
+                <w:t xml:space="preserve">Colin Chanteloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Derakhshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JF005913⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03590051v1</w:t>
+                <w:t xml:space="preserve">insu-03643047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct validation of dune instability theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Migration of Reversing Dunes Against the Sand Flow Path as a Singular Expression of the Speed Up Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Narteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2024105118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, 19 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JF005913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373712v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03590051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Functionalized Organic Surfaces in Metal Biomineralization: Insights from Liquid-Cell STEM Experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gelabert</w:t>
+                <w:t xml:space="preserve">Direct validation of dune instability theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Lü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Narteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibao Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Claudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621013404⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (17), pp.e2024105118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2024105118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859453v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodicity in fields of elongating dunes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">The Role of Functionalized Organic Surfaces in Metal Biomineralization: Insights from Liquid-Cell STEM Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Claudin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Gelabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (4), pp.343-347. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S2), pp.81-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G46987.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621013404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941002v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Development of Incipient Dunes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Periodicity in fields of elongating dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Narteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gunn</w:t>
+                <w:t xml:space="preserve">S. Courrech Du Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jerolmack</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Claudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL088919⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (4), pp.343-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G46987.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03584744v1</w:t>
+                <w:t xml:space="preserve">hal-03941002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongation and Stability of a Linear Dune</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rozier</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal Development of Incipient Dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Narteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Narteau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. C. Ewing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Jerolmack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 46 (24), pp.14521-14530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL085147⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 47 (16), pp.e2020GL08891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02925029v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03584744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incipient bedforms in a bidirectional wind regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elongation and Stability of a Linear Dune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Narteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Claudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Claudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.978⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (24), pp.14521-14530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL085147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178886v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02925029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incipient bedforms in a bidirectional wind regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Narteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Courrech Du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Claudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 862, pp.490-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphodynamics of barchan and dome dunes under variable wind regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Narteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (9), pp.743-746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G45101.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02925047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1894,163 +2028,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle‐laden Gravity Currents: The Lock‐release Slumping Regime at the Laboratory Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particulate Gravity Currents: Theory, Experiments, and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15 - 29, 2025, 9781394216727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394216727.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2060,297 +2194,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeolian fluxes from arid landscape dynamics in the Lut Desert (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Chanteloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Derakhshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03938134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-to-sink aeolian landscape dynamics in the Lut Desert (Iran)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Chanteloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier Laurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Derakhshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03938133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2360,413 +2494,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of functionalized organic surfaces in Mn oxides formation in situ monitored by electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">In situ electron microscopy monitoring of Mn oxides formation impacted by various functionalized organic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017704v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electron microscopy monitoring of Mn oxides formation impacted by various functionalized organic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Impacts of functionalized organic surfaces in Mn oxides formation in situ monitored by electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017606v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Functionalized Organic Surfaces in Mn Oxides Formation monitored by in situ Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2776,114 +2910,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dune emergence in multidirectional wind regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Earth Sciences. Université Paris Cité, 2020. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UNIP7182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03292364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3030,51 +3164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris G Johnson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.N.T. Gray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G.A. Lap&#244;tre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Day" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104772" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.762" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776406v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles F. S. Wiggs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baddock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-022-00733-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748527v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping L&#252;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibao Dong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097636" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chanteloube" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Derakhshani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097342" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005913" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373712v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024105118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859453v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013404" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46987.1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Ewing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerolmack" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088919" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085147" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02178886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.978" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925047v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45101.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938134v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrier Laurie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2807" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03292364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7182" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris G Johnson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.N.T. Gray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05603347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G.A. Lap&#244;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Day" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles F. S. Wiggs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baddock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-022-00733-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping L&#252;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibao Dong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chanteloube" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Derakhshani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097342" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024105118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46987.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Ewing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerolmack" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088919" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02178886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.978" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45101.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2806" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrier Laurie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2807" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03292364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7182" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>