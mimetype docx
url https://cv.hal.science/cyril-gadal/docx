--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2202,76 +2202,76 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeolian fluxes from arid landscape dynamics in the Lut Desert (Iran)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source-to-sink aeolian landscape dynamics in the Lut Desert (Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Chanteloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrier Laurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Derakhshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2287,125 +2287,125 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2806⟩</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03938134v1</w:t>
+                <w:t xml:space="preserve">insu-03938133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-to-sink aeolian landscape dynamics in the Lut Desert (Iran)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aeolian fluxes from arid landscape dynamics in the Lut Desert (Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Chanteloube</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barrier Laurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Derakhshani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2427,70 +2427,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03938133v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03938134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3164,51 +3164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris G Johnson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.N.T. Gray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05603347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G.A. Lap&#244;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Day" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles F. S. Wiggs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baddock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-022-00733-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping L&#252;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibao Dong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chanteloube" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Derakhshani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097342" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024105118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46987.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Ewing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerolmack" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088919" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02178886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.978" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45101.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2806" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938133v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrier Laurie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2807" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03292364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7182" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris G Johnson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.N.T. Gray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11043" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05603347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604060v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Courrech Du Pont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G.A. Lap&#244;tre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Day" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.762" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776406v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles F. S. Wiggs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Baddock" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-022-00733-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748527v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping L&#252;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibao Dong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097636" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chanteloube" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Derakhshani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097342" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024105118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013404" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rozier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46987.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Ewing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerolmack" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088919" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925029v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL085147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02178886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.978" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45101.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrier Laurie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2807" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938134v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2806" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03292364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UNIP7182" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>