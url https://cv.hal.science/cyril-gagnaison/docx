--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -221,776 +221,776 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
+                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Potel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Falconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472039v1</w:t>
+                <w:t xml:space="preserve">hal-05472020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: Euclastidae n. fam. (Chelonioidea) et première mention d’Euclastes Cope, 1867 dans le Paléocène du bassin de Paris (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">3D models related to the publication: Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l’Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen ; Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjanne Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MorphoMuseum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11 (3), pp.e267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.267⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 11 (4), pp.e243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272094v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclastidae n. fam. (Chelonioidea) first occurrence of Euclastes Cope, 1867 in the Paleocene of the Paris Basin (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Barrier</w:t>
+                <w:t xml:space="preserve">U–Pb dating on calcite paleosol nodules: first absolute age constraints on the Miocene continental succession of the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Drost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a10⟩</w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.139-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-7-139-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135944v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l’Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen ; Loiret, France)</w:t>
+                <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.243⟩</w:t>
+              <w:t xml:space="preserve">ASF Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ASF Publications, 84, pp.27-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472028v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Euclastidae n. fam. (Chelonioidea) first occurrence of Euclastes Cope, 1867 in the Paleocene of the Paris Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47 (12), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 47 (10), pp.409-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05472020v1</w:t>
+                <w:t xml:space="preserve">hal-05135944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U–Pb dating on calcite paleosol nodules: first absolute age constraints on the Miocene continental succession of the Paris Basin</w:t>
+                <w:t xml:space="preserve">3D models related to the publication: Euclastidae n. fam. (Chelonioidea) et première mention d’Euclastes Cope, 1867 dans le Paléocène du bassin de Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Monchal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hugo Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjanne Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (2), pp.139-156. </w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gchron-7-139-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163226v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crocodylomorph and dinosaur tracks from the lowermost Jurassic of Le Veillon (western France): ichnotaxonomic revision of the type material (Lapparent collection)</w:t>
               </w:r>
@@ -1114,103 +1114,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Pb direct dating on calcite paleosol nodules: first absolute age constraints on the Miocene continental succession of the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGUsphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1248,103 +1248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données géologiques et biostratigraphiques du gisement paléontologique à vertébrés de Mauvières, à Marcilly-sur-Maulne (Miocène inférieur et moyen; Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (16), </w:t>
@@ -1408,51 +1408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T C Brachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Agnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1542,51 +1542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Hoehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1663,51 +1663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A re-appraisal of the middle-late Miocene fossil decapod crustaceans of the ‘Faluns’ (Anjou-Touraine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Àlex Ossó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Early Eocene Decapods in Morocco: description of a new genus and a new species of Carpiliidae (Decapoda: Brachyura) with remarks on its paleobiogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Àlex Ossó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1871,51 +1871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An appraisal of the Middle-Late Miocene fossil decapod crustaceans of the ‘Faluns’ (Anjou-Touraine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Àlex Ossó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (1), pp.367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1962,51 +1962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plesiadapid mammals from the latest Paleocene of France offer new insights on the evolution of Plesiadapis during the Paleocene-Eocene transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2053,51 +2053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sirénien éocène dans les Pyrénées aragonaises : contexte géologique du site de Janovas (Huesca, Aragon, Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2157,51 +2157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site paléontologique du Grand Morier (Pont-Boutard, Indre-et-Loire, France): contexte géologique et détail biostratigraphique des formations cénozoïques à partir des assemblages de vertébrés fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (2), pp.251-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2235,51 +2235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblages de vertébrés dans deux sites paléontologiques du bassin miocène de Savigné-sur-Lathan/Noyant-sous-le-Lude : La Guimardière et Pelmer (Maine-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.67 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2441,295 +2441,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Clarkforkian Equivalent Land Mammal Age in the Latest Paleocene Basal Sparnacian Facies of Europe: Fauna, Flora, Paleoenvironment and (Bio)stratigraphy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Smith</w:t>
+                <w:t xml:space="preserve">Evidences for a Paleocene marine incursion in southern Amazonia (Madre de Dios Sub-Andean Zone, Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louterbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roddaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Quesnel</w:t>
+                <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël de Plöeg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Metais</w:t>
+                <w:t xml:space="preserve">S. Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086229⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 414, pp.451 - 471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00985646v1</w:t>
+                <w:t xml:space="preserve">hal-04166498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences for a Paleocene marine incursion in southern Amazonia (Madre de Dios Sub-Andean Zone, Peru)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Bailleul</w:t>
+                <w:t xml:space="preserve">First Clarkforkian Equivalent Land Mammal Age in the Latest Paleocene Basal Sparnacian Facies of Europe: Fauna, Flora, Paleoenvironment and (Bio)stratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël de Plöeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-O. Antoine</w:t>
+                <w:t xml:space="preserve">Dario de Franceschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adnet</w:t>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 414, pp.451 - 471. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166498v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00985646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblages de vertébrés dans deux sites paléontologiques du bassin miocène de Savigné-sur-Lathan/Noyant-sous-le-Lude</w:t>
               </w:r>
@@ -2784,51 +2784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La falunière du Tourrelet (Thenay, Loir-et-Cher, France) : nouvelles données sur les vertébrés des sables continentaux du Miocène moyen (Orléanien supérieur : MN5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,64 +3062,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des primates fossiles des faluns de l'Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gagnaison Jean-Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3323,64 +3323,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gransac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3505,51 +3505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E72C024C"/>
+    <w:nsid w:val="6347C437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3736,51 +3736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-gagnaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3353-5899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077585046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472039v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NJSM4169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Le Bivic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.267" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a10" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Drost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-7-139-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04632523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Bichr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rateau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T C Brachert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Agnini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Henehan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023pa004633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brachert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reuter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm3875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Bast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1460602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Proudhon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.269615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n2a5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2013n1a5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louterbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailleul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.11.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guevel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Xerri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Villeneuve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-Anto&#241;anzas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnaison Jean-Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Redois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gransac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-gagnaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3353-5899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077585046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Le Bivic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.243" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Drost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-7-139-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NJSM4169" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04632523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Bichr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rateau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T C Brachert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Agnini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Henehan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023pa004633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brachert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reuter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm3875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Bast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1460602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Proudhon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.269615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n2a5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2013n1a5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louterbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailleul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.11.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guevel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Xerri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Villeneuve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-Anto&#241;anzas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnaison Jean-Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Redois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gransac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>