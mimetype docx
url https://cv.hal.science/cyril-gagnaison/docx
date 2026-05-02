--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -221,776 +221,776 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
+                <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barrier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
+              <w:t xml:space="preserve">ASF Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ASF Publications, 84, pp.27-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472020v1</w:t>
+                <w:t xml:space="preserve">hal-05472039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l’Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen ; Loiret, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
+                <w:t xml:space="preserve">3D models related to the publication: Euclastidae n. fam. (Chelonioidea) et première mention d’Euclastes Cope, 1867 dans le Paléocène du bassin de Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjanne Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réjanne Le Bivic</w:t>
+                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Denis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MorphoMuseum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11 (4), pp.e243. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.243⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472028v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U–Pb dating on calcite paleosol nodules: first absolute age constraints on the Miocene continental succession of the Paris Basin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Euclastidae n. fam. (Chelonioidea) first occurrence of Euclastes Cope, 1867 in the Paleocene of the Paris Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Marek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-7-139-2025⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (10), pp.409-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163226v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
+                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Falconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472039v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclastidae n. fam. (Chelonioidea) first occurrence of Euclastes Cope, 1867 in the Paleocene of the Paris Basin (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">U–Pb dating on calcite paleosol nodules: first absolute age constraints on the Miocene continental succession of the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
+                <w:t xml:space="preserve">Rémi Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Marek</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Kerstin Drost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (10), pp.409-464. </w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.139-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gchron-7-139-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135944v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: Euclastidae n. fam. (Chelonioidea) et première mention d’Euclastes Cope, 1867 dans le Paléocène du bassin de Paris (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">3D models related to the publication: Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l’Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen ; Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjanne Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MorphoMuseum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11 (3), pp.e267. </w:t>
+              <w:t xml:space="preserve">, 2025, 11 (4), pp.e243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272094v1</w:t>
+                <w:t xml:space="preserve">hal-05472028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crocodylomorph and dinosaur tracks from the lowermost Jurassic of Le Veillon (western France): ichnotaxonomic revision of the type material (Lapparent collection)</w:t>
               </w:r>
@@ -1114,103 +1114,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Pb direct dating on calcite paleosol nodules: first absolute age constraints on the Miocene continental succession of the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Drost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGUsphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -1248,103 +1248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données géologiques et biostratigraphiques du gisement paléontologique à vertébrés de Mauvières, à Marcilly-sur-Maulne (Miocène inférieur et moyen; Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (16), </w:t>
@@ -1408,51 +1408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T C Brachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Agnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1542,51 +1542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Hoehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1663,51 +1663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A re-appraisal of the middle-late Miocene fossil decapod crustaceans of the ‘Faluns’ (Anjou-Touraine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Àlex Ossó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Early Eocene Decapods in Morocco: description of a new genus and a new species of Carpiliidae (Decapoda: Brachyura) with remarks on its paleobiogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Àlex Ossó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1871,51 +1871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An appraisal of the Middle-Late Miocene fossil decapod crustaceans of the ‘Faluns’ (Anjou-Touraine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Àlex Ossó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (1), pp.367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1962,51 +1962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plesiadapid mammals from the latest Paleocene of France offer new insights on the evolution of Plesiadapis during the Paleocene-Eocene transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2053,51 +2053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sirénien éocène dans les Pyrénées aragonaises : contexte géologique du site de Janovas (Huesca, Aragon, Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2157,51 +2157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site paléontologique du Grand Morier (Pont-Boutard, Indre-et-Loire, France): contexte géologique et détail biostratigraphique des formations cénozoïques à partir des assemblages de vertébrés fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (2), pp.251-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2235,51 +2235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblages de vertébrés dans deux sites paléontologiques du bassin miocène de Savigné-sur-Lathan/Noyant-sous-le-Lude : La Guimardière et Pelmer (Maine-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.67 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2441,295 +2441,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences for a Paleocene marine incursion in southern Amazonia (Madre de Dios Sub-Andean Zone, Peru)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Bailleul</w:t>
+                <w:t xml:space="preserve">First Clarkforkian Equivalent Land Mammal Age in the Latest Paleocene Basal Sparnacian Facies of Europe: Fauna, Flora, Paleoenvironment and (Bio)stratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-O. Antoine</w:t>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Adnet</w:t>
+                <w:t xml:space="preserve">Gaël de Plöeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.09.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166498v1</w:t>
+                <w:t xml:space="preserve">insu-00985646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Clarkforkian Equivalent Land Mammal Age in the Latest Paleocene Basal Sparnacian Facies of Europe: Fauna, Flora, Paleoenvironment and (Bio)stratigraphy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël de Plöeg</w:t>
+                <w:t xml:space="preserve">Evidences for a Paleocene marine incursion in southern Amazonia (Madre de Dios Sub-Andean Zone, Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louterbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roddaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario de Franceschi</w:t>
+                <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Metais</w:t>
+                <w:t xml:space="preserve">S. Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 414, pp.451 - 471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00985646v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblages de vertébrés dans deux sites paléontologiques du bassin miocène de Savigné-sur-Lathan/Noyant-sous-le-Lude</w:t>
               </w:r>
@@ -2784,51 +2784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La falunière du Tourrelet (Thenay, Loir-et-Cher, France) : nouvelles données sur les vertébrés des sables continentaux du Miocène moyen (Orléanien supérieur : MN5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3062,64 +3062,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des primates fossiles des faluns de l'Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gagnaison Jean-Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3323,64 +3323,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gransac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3505,51 +3505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6347C437"/>
+    <w:nsid w:val="CF809E74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3736,51 +3736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-gagnaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3353-5899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077585046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Le Bivic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.243" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Drost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-7-139-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472039v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NJSM4169" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135944v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a10" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272094v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.267" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04632523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Bichr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rateau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T C Brachert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Agnini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Henehan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023pa004633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brachert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reuter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm3875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Bast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1460602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Proudhon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.269615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n2a5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2013n1a5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louterbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailleul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.11.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166498v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guevel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Xerri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Villeneuve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-Anto&#241;anzas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnaison Jean-Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Redois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gransac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-gagnaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3353-5899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077585046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472039v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NJSM4169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Le Bivic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.267" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a10" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rateau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Drost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-7-139-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.243" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04632523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Bichr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rateau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T C Brachert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Agnini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Henehan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023pa004633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brachert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reuter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm3875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Bast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1460602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Proudhon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.269615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n2a5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2013n1a5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louterbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailleul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.11.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guevel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Xerri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Villeneuve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-Anto&#241;anzas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnaison Jean-Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Redois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gransac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>