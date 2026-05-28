--- v2 (2026-05-02)
+++ v3 (2026-05-28)
@@ -221,776 +221,776 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
+                <w:t xml:space="preserve">3D models related to the publication: Euclastidae n. fam. (Chelonioidea) et première mention d’Euclastes Cope, 1867 dans le Paléocène du bassin de Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
+                <w:t xml:space="preserve">Hugo Marek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réjanne Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Potel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASF Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.e267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472039v1</w:t>
+                <w:t xml:space="preserve">hal-05272094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: Euclastidae n. fam. (Chelonioidea) et première mention d’Euclastes Cope, 1867 dans le Paléocène du bassin de Paris (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Euclastidae n. fam. (Chelonioidea) first occurrence of Euclastes Cope, 1867 in the Paleocene of the Paris Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France de Lapparent de Broin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Marek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.267⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (10), pp.409-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272094v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclastidae n. fam. (Chelonioidea) first occurrence of Euclastes Cope, 1867 in the Paleocene of the Paris Basin (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Marek</w:t>
+                <w:t xml:space="preserve">The Centre-Val de Loire region (France) in relation to the Middle Miocene climatic optimum: a more accurate stratigraphic dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Barrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+                <w:t xml:space="preserve">Sébastien Potel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47 (10), pp.409-464. </w:t>
+              <w:t xml:space="preserve">ASF Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ASF Publications, 84, pp.27-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70665/NJSM4169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135944v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D models related to the publication: Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l’Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen ; Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjanne Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodiversitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (4), pp.e243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472020v1</w:t>
+                <w:t xml:space="preserve">hal-05472028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U–Pb dating on calcite paleosol nodules: first absolute age constraints on the Miocene continental succession of the Paris Basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
+                <w:t xml:space="preserve">Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l'Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen; Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien de Perthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Falconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-7-139-2025⟩</w:t>
+              <w:t xml:space="preserve">Geodiversitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/geodiversitas2025v47a12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163226v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: Révision des données sédimentologiques et biostratigraphiques des gisements à vertébrés des sables de l’Orléanais, à Beaugency, Tavers et Le Bardon (Miocène Moyen ; Loiret, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Denis</w:t>
+                <w:t xml:space="preserve">U–Pb dating on calcite paleosol nodules: first absolute age constraints on the Miocene continental succession of the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Drost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (4), pp.e243. </w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.139-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gchron-7-139-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472028v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crocodylomorph and dinosaur tracks from the lowermost Jurassic of Le Veillon (western France): ichnotaxonomic revision of the type material (Lapparent collection)</w:t>
               </w:r>
@@ -1114,90 +1114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Pb direct dating on calcite paleosol nodules: first absolute age constraints on the Miocene continental succession of the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Drost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1248,103 +1248,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données géologiques et biostratigraphiques du gisement paléontologique à vertébrés de Mauvières, à Marcilly-sur-Maulne (Miocène inférieur et moyen; Indre-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 45 (16), </w:t>
@@ -1408,51 +1408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T C Brachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Agnini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1542,51 +1542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Felis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlene Hoehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1663,51 +1663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A re-appraisal of the middle-late Miocene fossil decapod crustaceans of the ‘Faluns’ (Anjou-Touraine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Àlex Ossó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1767,51 +1767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of Early Eocene Decapods in Morocco: description of a new genus and a new species of Carpiliidae (Decapoda: Brachyura) with remarks on its paleobiogeography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Àlex Ossó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bailleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1871,51 +1871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An appraisal of the Middle-Late Miocene fossil decapod crustaceans of the ‘Faluns’ (Anjou-Touraine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Àlex Ossó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 41 (1), pp.367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1962,51 +1962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plesiadapid mammals from the latest Paleocene of France offer new insights on the evolution of Plesiadapis during the Paleocene-Eocene transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2053,51 +2053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sirénien éocène dans les Pyrénées aragonaises : contexte géologique du site de Janovas (Huesca, Aragon, Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2157,51 +2157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site paléontologique du Grand Morier (Pont-Boutard, Indre-et-Loire, France): contexte géologique et détail biostratigraphique des formations cénozoïques à partir des assemblages de vertébrés fossiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (2), pp.251-271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2235,51 +2235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblages de vertébrés dans deux sites paléontologiques du bassin miocène de Savigné-sur-Lathan/Noyant-sous-le-Lude : La Guimardière et Pelmer (Maine-et-Loire, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodiversitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.67 - 103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2784,51 +2784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La falunière du Tourrelet (Thenay, Loir-et-Cher, France) : nouvelles données sur les vertébrés des sables continentaux du Miocène moyen (Orléanien supérieur : MN5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3075,51 +3075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gommery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gagnaison Jean-Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3323,64 +3323,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Montenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gagnaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gransac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3505,51 +3505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF809E74"/>
+    <w:nsid w:val="582631A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3736,51 +3736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-gagnaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3353-5899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077585046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472039v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NJSM4169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Le Bivic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.267" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a10" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163226v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rateau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Drost" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-7-139-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472028v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.243" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04632523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Bichr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rateau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T C Brachert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Agnini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Henehan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023pa004633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brachert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reuter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm3875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Bast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1460602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Proudhon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.269615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n2a5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2013n1a5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louterbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailleul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.11.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guevel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Xerri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Villeneuve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-Anto&#241;anzas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnaison Jean-Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Redois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gransac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-gagnaison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3353-5899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077585046" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272094v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Marek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;janne Le Bivic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gagnaison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France de Lapparent de Broin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.267" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135944v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a10" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien de Perthuis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/NJSM4169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Falconnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2025v47a12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Drost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-7-139-2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04632523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vullo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie Bichr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2024v46a8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717463v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Rateau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2325" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213660v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bailleul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2023v45a16" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T C Brachert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Agnini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Henehan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023pa004633" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03687504v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brachert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Hoehle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reuter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm3875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166478v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#192;lex Oss&#243;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2022v44a6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166481v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2020v42a4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2019v41a9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166484v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Bast" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2018.1460602" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166489v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Vautier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Proudhon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.269615" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166474v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2017n2a5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/g2013n1a5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louterbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roddaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bailleul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.11.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00985646v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pl&#246;eg" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario de Franceschi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Metais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086229" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166498v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.09.027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gagnaison" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166494v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Guevel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Xerri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sicot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Villeneuve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409108v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Knoll" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toullec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-Anto&#241;anzas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479029v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagnaison Jean-Claude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Redois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Reynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Montenat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gransac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>