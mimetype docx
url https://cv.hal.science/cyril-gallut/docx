--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -991,295 +991,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for a close phylogenetic relationship between the teleost orders Tetraodontiformes and Lophiiformes based on an analysis of soft anatomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Améziane</w:t>
+                <w:t xml:space="preserve">Bruno Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Catherine Boisselier</w:t>
+                <w:t xml:space="preserve">Claude Guintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline P Bonillo</w:t>
+                <w:t xml:space="preserve">Eric Betti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Busson</w:t>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), pp.179-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2013-373-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02921889v1</w:t>
+                <w:t xml:space="preserve">hal-04041653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a close phylogenetic relationship between the teleost orders Tetraodontiformes and Lophiiformes based on an analysis of soft anatomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the Species Flock Concept Operational? The Antarctic Shelf Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Chanet</w:t>
+                <w:t xml:space="preserve">Nadia Améziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Guintard</w:t>
+                <w:t xml:space="preserve">Marie-Catherine Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Betti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gallut</w:t>
+                <w:t xml:space="preserve">Céline P Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Dettai</w:t>
+                <w:t xml:space="preserve">Frederic Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (3), pp.179-198. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e68787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26028/cybium/2013-373-006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0068787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041653v1</w:t>
+                <w:t xml:space="preserve">mnhn-02921889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New nuclear markers and exploration of the relationships among Serraniformes (Acanthomorpha, Teleostei): The importance of working at multiple scales</w:t>
               </w:r>
@@ -1691,51 +1691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conveniently Pre-Tagged and Pre-Packaged: Extended Molecular Identification and Metagenomics Using Complete Metazoan Mitochondrial Genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Dettai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1965,307 +1965,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naked dragonfishes Gymnodraco acuticeps and G. victori (Bathydraconidae, Notothenioidei) off Terre Adélie are a single species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Antarctic fish genus Artedidraco is paraphyletic (Teleostei, Notothenioidei, Artedidraconidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gallut</w:t>
+                <w:t xml:space="preserve">Céline Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26028/cybium/2011-352-005⟩</w:t>
+              <w:t xml:space="preserve">Polar Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (8), pp.1135-1145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00300-011-0974-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787255v1</w:t>
+                <w:t xml:space="preserve">hal-04040257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Antarctic fish genus Artedidraco is paraphyletic (Teleostei, Notothenioidei, Artedidraconidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+                <w:t xml:space="preserve">Naked dragonfishes Gymnodraco acuticeps and G. victori (Bathydraconidae, Notothenioidei) off Terre Adélie are a single species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline P Bonillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ozouf-Costaz</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polar Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00300-011-0974-5⟩</w:t>
+              <w:t xml:space="preserve">Cybium : Revue Internationale d’Ichtyologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (2), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26028/cybium/2011-352-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04040257v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA barcoding and molecular systematics of the benthic and demersal organisms of the CEAMARC survey.</w:t>
               </w:r>
@@ -2621,272 +2621,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Mitochondrial DNA of the Hagfish, Eptatretus burgeri: The Comparative Analysis of Mitochondrial DNA Sequences Strongly Supports the Cyclostome Monophyly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cladistic coding of genomic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gachelin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/mpev.2001.1045⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (5), pp.526-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2002.tb00290.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041550v1</w:t>
+                <w:t xml:space="preserve">hal-04040210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cladistic coding of genomic maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Mitochondrial DNA of the Hagfish, Eptatretus burgeri: The Comparative Analysis of Mitochondrial DNA Sequences Strongly Supports the Cyclostome Monophyly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Delarbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Barriel</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Barriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gachelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 18 (5), pp.526-536. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (2), pp.184-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2002.tb00290.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/mpev.2001.1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040210v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete nucleotide sequence of the mitochondrial DNA of the agnathan Lampetra fluviatilis : bearings on the phylogeny of cyclostomes.</w:t>
               </w:r>
@@ -3006,51 +3006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complete Nucleotide Sequence of the Mitochondrial DNA of the Dogfish, Scyliorhinus canicula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Delarbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,51 +4000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D7FF26E"/>
+    <w:nsid w:val="E650E261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4231,51 +4231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-gallut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6486-0179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060989726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Downey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102020000462" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ballesteros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Setton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arango" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Brenneis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44605-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2016.00129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Friedman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2013-373-006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544909v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C Lautredou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Motomura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V6SZKMF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dettai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Lautredou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2012.02.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hinsinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. C. Cheng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.05.032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1NK9V5F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pothier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G Hemery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05512.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38367215B1A1CB21046CA65E5B774DEE844B3584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787255v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2011-352-005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040257v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-0974-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SWW8BP19-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.B. Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaragu&#235;ta Bagils" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chilton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-1402-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delarbre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gachelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.2001.1045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WPZKSFC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2002.tb00290.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCWV2XF9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delarbre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Escriva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kourilsky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026332" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spruyt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cateline Delmarre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/150.1.331" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Leproux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malaize" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Varizat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05242536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Moal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Banovski-Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394316946.ch4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/linventaire-de-la-biodiversite-aujourdhui/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04040251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA066424" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-gallut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6486-0179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060989726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Downey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102020000462" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ballesteros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Setton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arango" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Brenneis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44605-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2016.00129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Friedman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2013-373-006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544909v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C Lautredou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Motomura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V6SZKMF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dettai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Lautredou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2012.02.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hinsinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. C. Cheng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.05.032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1NK9V5F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pothier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G Hemery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05512.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38367215B1A1CB21046CA65E5B774DEE844B3584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-0974-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SWW8BP19-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2011-352-005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.B. Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaragu&#235;ta Bagils" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chilton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-1402-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2002.tb00290.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCWV2XF9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delarbre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barriel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gachelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.2001.1045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WPZKSFC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delarbre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Escriva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kourilsky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026332" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spruyt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cateline Delmarre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/150.1.331" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Leproux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malaize" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Varizat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05242536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Moal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Banovski-Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394316946.ch4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/linventaire-de-la-biodiversite-aujourdhui/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04040251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA066424" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>