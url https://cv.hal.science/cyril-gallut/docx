--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1405,587 +1405,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the elusive monophyly of nototheniid fishes (Teleostei) with multiple mitochondrial and nuclear markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conveniently Pre-Tagged and Pre-Packaged: Extended Molecular Identification and Metagenomics Using Complete Metazoan Mitochondrial Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dettai</w:t>
+                <w:t xml:space="preserve">Sophie Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berkani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Lecointre</w:t>
+                <w:t xml:space="preserve">Joel Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2012.02.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e51263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544914v1</w:t>
+                <w:t xml:space="preserve">hal-01544766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic footprints of an Antarctic radiation: The Trematominae (Notothenioidei, Teleostei)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Berkani</w:t>
+                <w:t xml:space="preserve">Comprehensive sampling reveals circumpolarity and sympatry in seven mitochondrial lineages of the Southern Ocean crinoid species Promachocrinus kerguelensis (Echinodermata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenaïg G Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eléaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.05.032⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (10), pp.2502-2518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05512.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544915v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveniently Pre-Tagged and Pre-Packaged: Extended Molecular Identification and Metagenomics Using Complete Metazoan Mitochondrial Genomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gallut</w:t>
+                <w:t xml:space="preserve">Tracking the elusive monophyly of nototheniid fishes (Teleostei) with multiple mitochondrial and nuclear markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brouillet</w:t>
+                <w:t xml:space="preserve">A. -C. Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Pothier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+                <w:t xml:space="preserve">A. Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051263⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2012.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544766v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive sampling reveals circumpolarity and sympatry in seven mitochondrial lineages of the Southern Ocean crinoid species Promachocrinus kerguelensis (Echinodermata)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Eléaume</w:t>
+                <w:t xml:space="preserve">Phylogenetic footprints of an Antarctic radiation: The Trematominae (Notothenioidei, Teleostei)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. -C. Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Roussel</w:t>
+                <w:t xml:space="preserve">D. D. Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ameziane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gallut</w:t>
+                <w:t xml:space="preserve">C. -H. C. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (10), pp.2502-2518. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65 (1), pp.87-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05512.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2012.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090500v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antarctic fish genus Artedidraco is paraphyletic (Teleostei, Notothenioidei, Artedidraconidae)</w:t>
               </w:r>
@@ -2621,272 +2621,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cladistic coding of genomic maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Mitochondrial DNA of the Hagfish, Eptatretus burgeri: The Comparative Analysis of Mitochondrial DNA Sequences Strongly Supports the Cyclostome Monophyly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Delarbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Barriel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Barriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gachelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2002.tb00290.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (2), pp.184-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/mpev.2001.1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040210v1</w:t>
+                <w:t xml:space="preserve">hal-04041550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Mitochondrial DNA of the Hagfish, Eptatretus burgeri: The Comparative Analysis of Mitochondrial DNA Sequences Strongly Supports the Cyclostome Monophyly</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cladistic coding of genomic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gallut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Gachelin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 22 (2), pp.184-192. </w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (5), pp.526-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/mpev.2001.1045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2002.tb00290.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041550v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete nucleotide sequence of the mitochondrial DNA of the agnathan Lampetra fluviatilis : bearings on the phylogeny of cyclostomes.</w:t>
               </w:r>
@@ -3006,51 +3006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complete Nucleotide Sequence of the Mitochondrial DNA of the Dogfish, Scyliorhinus canicula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Delarbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,51 +4000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E650E261"/>
+    <w:nsid w:val="3AB6D8FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4231,51 +4231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-gallut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6486-0179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060989726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Downey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102020000462" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ballesteros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Setton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arango" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Brenneis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44605-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2016.00129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Friedman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2013-373-006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544909v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C Lautredou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Motomura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V6SZKMF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544914v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dettai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Lautredou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2012.02.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hinsinger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. C. Cheng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.05.032" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1NK9V5F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pothier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051263" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G Hemery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05512.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38367215B1A1CB21046CA65E5B774DEE844B3584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-0974-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SWW8BP19-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2011-352-005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.B. Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaragu&#235;ta Bagils" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chilton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-1402-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040210v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2002.tb00290.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCWV2XF9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delarbre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barriel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gachelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.2001.1045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WPZKSFC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delarbre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Escriva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kourilsky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026332" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spruyt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cateline Delmarre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/150.1.331" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Leproux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malaize" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Varizat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05242536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Moal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Banovski-Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394316946.ch4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/linventaire-de-la-biodiversite-aujourdhui/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04040251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA066424" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/cyril-gallut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6486-0179" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060989726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cecchetto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kuklinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52673-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El&#233;aume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jossart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Downey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102020000462" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Ballesteros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Setton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Santib&#225;&#241;ez-L&#243;pez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Arango" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Brenneis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Danis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44605-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Janvier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2016.00129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Friedman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chanet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Betti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2013-373-006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02921889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Am&#233;ziane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Boisselier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P Bonillo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Busson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068787" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544909v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C Lautredou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Motomura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.12.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0V6SZKMF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pothier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051263" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090500v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;g G Hemery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ameziane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05512.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38367215B1A1CB21046CA65E5B774DEE844B3584/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544914v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dettai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berkani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -C. Lautredou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couloux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecointre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2012.02.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hinsinger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. -H. C. Cheng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2012.05.032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1NK9V5F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ozouf-Costaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-011-0974-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SWW8BP19-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2011-352-005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614982v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Adamowizc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Allcock" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia P. Arango" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David K.A. Barnes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polar.2011.02.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200214v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M.B. Jacques" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vignes-Lebbe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zaragu&#235;ta Bagils" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Audebert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chilton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-005-1402-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041550v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Delarbre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gachelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.2001.1045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0WPZKSFC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2002.tb00290.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RCWV2XF9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delarbre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Escriva" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barriel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kourilsky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a026332" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spruyt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cateline Delmarre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/150.1.331" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Leproux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Malaize" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Varizat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05242536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Liret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Moal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pondaven" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Banovski-Klein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394316946.ch4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612703v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/linventaire-de-la-biodiversite-aujourdhui/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041508v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ben Chehida" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04040251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001PA066424" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>