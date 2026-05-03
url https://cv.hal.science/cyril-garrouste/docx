--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05444409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony used as rescue therapy in a kidney transplant recipient unresponsive to liposomal amphotericin B for chronic visceral leishmaniasis</w:t>
+                <w:t xml:space="preserve">Influence of Polyproline Region and Macro Domain Genetic Heterogeneity on HEV Persistence in Immunocompromised Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Mrozek</w:t>
+                <w:t xml:space="preserve">Sébastien Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Zaghdoudi</w:t>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ravel</w:t>
+                <w:t xml:space="preserve">Karine Sandres-Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Florence Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (7), pp.2053-2056. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209 (2), pp.300-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkaf158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jit438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096149v1</w:t>
+                <w:t xml:space="preserve">hal-04889860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
+                <w:t xml:space="preserve">Antimony used as rescue therapy in a kidney transplant recipient unresponsive to liposomal amphotericin B for chronic visceral leishmaniasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
+                <w:t xml:space="preserve">Natacha Mrozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
+                <w:t xml:space="preserve">Aida Zaghdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
+                <w:t xml:space="preserve">Christophe Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Le Nan</w:t>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (7), pp.2053-2056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkaf158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217817v1</w:t>
+                <w:t xml:space="preserve">hal-05096149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Polyproline Region and Macro Domain Genetic Heterogeneity on HEV Persistence in Immunocompromised Patients</w:t>
+                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lhomme</w:t>
+                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
+                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sandres-Sauné</w:t>
+                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Abravanel</w:t>
+                <w:t xml:space="preserve">Nathan Le Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209 (2), pp.300-303. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jit438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889860v1</w:t>
+                <w:t xml:space="preserve">hal-05217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium-Glucose Cotransporter-2 Inhibitor in Diabetic and Nondiabetic Renal Transplant Recipients</w:t>
               </w:r>
@@ -802,77 +802,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Cubilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, pp.1468 - 1475. </w:t>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Trajectory Analysis Reveals Dynamics and Risk Factors of Post‐Kidney Transplant Diabetes Mellitus in a French Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Olabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,1691 +1038,1691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing individual glomerular filtration rate assessment: can we trust the equation? Development and validation of machine learning models to assess the trustworthiness of estimated GFR compared to measured GFR</w:t>
+                <w:t xml:space="preserve">Allograft nephrectomy: Indications and surgical techniques. Association Française d’Urologie and Société Francophone de Transplantation guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lanot</w:t>
+                <w:t xml:space="preserve">Alexandre Frontczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Akesson</w:t>
+                <w:t xml:space="preserve">Thomas Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Kenji Nakano</w:t>
+                <w:t xml:space="preserve">Arnaud del Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vens</w:t>
+                <w:t xml:space="preserve">Diana Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Björk</w:t>
+                <w:t xml:space="preserve">Yanish Soorojebally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">The French Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (11), pp.102940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12882-025-03972-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fjurol.2025.102940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096157v1</w:t>
+                <w:t xml:space="preserve">hal-05598042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daratumumab treatment in six highly sensitised solid organ transplant recipients: A case series and literature review</w:t>
+                <w:t xml:space="preserve">Enhancing individual glomerular filtration rate assessment: can we trust the equation? Development and validation of machine learning models to assess the trustworthiness of estimated GFR compared to measured GFR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lemal</w:t>
+                <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Blandin</w:t>
+                <w:t xml:space="preserve">Anna Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Uro-Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Felipe Kenji Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Geoffroy</w:t>
+                <w:t xml:space="preserve">Celine Vens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Björk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.15458⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-025-03972-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095700v1</w:t>
+                <w:t xml:space="preserve">hal-05096157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering simplified regional anticoagulation with citrate in intermittent hemodialysis: a clinical and computational study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of FGF23 elevation in patients with hypophosphatemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Richard</w:t>
+                <w:t xml:space="preserve">Charlotte Oris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thouy</w:t>
+                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Le Guen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Aurore Dougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Bouraima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Kahouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-70708-9⟩</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 554, pp.117782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2024.117782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689240v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating glomerular filtration in young people</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prophylactic treatment of FSGS recurrence in patients who relapsed on a previous kidney graft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Courbebaisse</w:t>
+                <w:t xml:space="preserve">Charlotte Uro-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Couzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae261⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (3), pp.475-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926133v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumagillin Shortage: How to Treat Enterocytozoon bieneusi Microsporidiosis in Solid Organ Transplant Recipients in 2024?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
+                <w:t xml:space="preserve">Impact of reference panel composition on scores of script concordance test assessing basic nephrology knowledge in undergraduate medical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeromine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.110-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2239441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ti.2024.13518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04862668v1</w:t>
+                <w:t xml:space="preserve">hal-04323896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of FGF23 elevation in patients with hypophosphatemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samy Kahouadji</w:t>
+                <w:t xml:space="preserve">Estimating glomerular filtration in young people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delanaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Derain Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Björk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Courbebaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2024.117782⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05095689v1</w:t>
+                <w:t xml:space="preserve">hal-04926133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophylactic treatment of FSGS recurrence in patients who relapsed on a previous kidney graft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Fumagillin Shortage: How to Treat Enterocytozoon bieneusi Microsporidiosis in Solid Organ Transplant Recipients in 2024?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Uro-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Caillard</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Iriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.13518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ti.2024.13518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04885610v1</w:t>
+                <w:t xml:space="preserve">hal-04862668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reference panel composition on scores of script concordance test assessing basic nephrology knowledge in undergraduate medical education</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daratumumab treatment in six highly sensitised solid organ transplant recipients: A case series and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Burtey</w:t>
+                <w:t xml:space="preserve">Richard Lemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Uro-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Teacher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2239441⟩</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.15458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323896v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clinicopathological Description of Kidney Features in VEXAS Syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hirsch</w:t>
+                <w:t xml:space="preserve">Deciphering simplified regional anticoagulation with citrate in intermittent hemodialysis: a clinical and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jachiet</w:t>
+                <w:t xml:space="preserve">Felix Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+                <w:t xml:space="preserve">François Thouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
+                <w:t xml:space="preserve">Louis Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.260 - 264. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.19778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-70708-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096159v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraising Cladophialophora bantiana phaeohyphomycosis in France: retrospective nation-based study</w:t>
+                <w:t xml:space="preserve">Devenir obstétrical des patientes transplantées rénales suivies dans une maternité de type III. Étude rétrospective de 2000 à 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+                <w:t xml:space="preserve">Aurélie Reitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Marion Rouzaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Sturny-Leclère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Romain Cahierc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00139-3⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (6), pp.391-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2024.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765687v1</w:t>
+                <w:t xml:space="preserve">hal-04889914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir obstétrical des patientes transplantées rénales suivies dans une maternité de type III. Étude rétrospective de 2000 à 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Clinicopathological Description of Kidney Features in VEXAS Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Reitz</w:t>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rouzaire</w:t>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Cahierc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Lemal</w:t>
+                <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52 (6), pp.391-397. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.260 - 264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2024.01.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889914v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and Outcome After Early Renal Transplant Vein Thrombosis: A French Multicentre Observational Study of Real-Life Practice Over 24 Years</w:t>
+                <w:t xml:space="preserve">Reappraising Cladophialophora bantiana phaeohyphomycosis in France: retrospective nation-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Cambou</w:t>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Millet</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Terrier</w:t>
+                <w:t xml:space="preserve">Aude Sturny-Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Malvezzi</w:t>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Olivier Timsit</w:t>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36, pp.10556. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (11), pp.100907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ti.2023.10556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00139-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094872v1</w:t>
+                <w:t xml:space="preserve">hal-04765687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CKD complications in kidney-transplanted patients going back to dialysis: impact on patients outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Kaysi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hadj Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2780,3515 +2780,3515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Calcineurin Inhibitor-Based Immunosuppression Maintenance During the Dialysis Period After Kidney Transplant Failure on the Next Kidney Graft Outcome: A Retrospective Multicenter Study With Propensity Score Analysis</w:t>
+                <w:t xml:space="preserve">Management and Outcome After Early Renal Transplant Vein Thrombosis: A French Multicentre Observational Study of Real-Life Practice Over 24 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Noelle</w:t>
+                <w:t xml:space="preserve">Ludivine Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mayet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Couzi</w:t>
+                <w:t xml:space="preserve">Clémentine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chauveau</w:t>
+                <w:t xml:space="preserve">Nicolas Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Malvezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplant International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36, pp.11775. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ti.2023.11775⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 36, pp.10556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ti.2023.10556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888758v1</w:t>
+                <w:t xml:space="preserve">hal-05094872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsentan in patients with IgA nephropathy: a prespecified interim analysis from a randomised, double-blind, active-controlled clinical trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Calcineurin Inhibitor-Based Immunosuppression Maintenance During the Dialysis Period After Kidney Transplant Failure on the Next Kidney Graft Outcome: A Retrospective Multicenter Study With Propensity Score Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Alpers</w:t>
+                <w:t xml:space="preserve">Juliette Noelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Barratt</w:t>
+                <w:t xml:space="preserve">Valentin Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stewart Bieler</w:t>
+                <w:t xml:space="preserve">Bertrand Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 401 (10388), pp.1584-1594. </w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.11775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)00569-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ti.2023.11775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095638v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of creatinine-based equations to estimate glomerular filtration rate in White and Black populations in Europe, Brazil and Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparsentan in patients with IgA nephropathy: a prespecified interim analysis from a randomised, double-blind, active-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vidal-Petiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonas Björk</w:t>
+                <w:t xml:space="preserve">Hiddo Heerspink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Ebert</w:t>
+                <w:t xml:space="preserve">Jai Radhakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn O Eriksen</w:t>
+                <w:t xml:space="preserve">Charles Alpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Bieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfac241⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 401 (10388), pp.1584-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)00569-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583825v1</w:t>
+                <w:t xml:space="preserve">hal-05095638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tacrolimus Exposure Before and After a Switch From Twice-Daily Immediate-Release to Once-Daily Prolonged Release Tacrolimus: The ENVARSWITCH Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+                <w:t xml:space="preserve">Performance of creatinine-based equations to estimate glomerular filtration rate in White and Black populations in Europe, Brazil and Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delanaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Crépin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Björk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Tafzi</w:t>
+                <w:t xml:space="preserve">Natalie Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Micallef</w:t>
+                <w:t xml:space="preserve">Björn O Eriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36, </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.106-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ti.2023.11366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfac241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182787v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation par photo-chimiothérapie extracorporelle en transplantation rénale : preuves de concept, données cliniques et perspectives</w:t>
+                <w:t xml:space="preserve">Tacrolimus Exposure Before and After a Switch From Twice-Daily Immediate-Release to Once-Daily Prolonged Release Tacrolimus: The ENVARSWITCH Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Crépin</w:t>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lionet</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Augusto</w:t>
+                <w:t xml:space="preserve">Sabrina Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hazzan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+                <w:t xml:space="preserve">Naïma Tafzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ndt.2023.46⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ti.2023.11366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515355v1</w:t>
+                <w:t xml:space="preserve">hal-04182787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of sparsentan versus irbesartan in patients with IgA nephropathy (PROTECT): 2-year results from a randomised, active-controlled, phase 3 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Rovin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiddo Heerspink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Alpers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stewart Bieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 402 (10417), pp.2077-2090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02302-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du fer sérique comme facteur prédictif d’une réponse de l’hémoglobine au traitement par fer injectable chez les patients hémodialysés chroniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Immunomodulation par photo-chimiothérapie extracorporelle en transplantation rénale : preuves de concept, données cliniques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Élisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 18 (7), pp.634-642. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.008⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Néphrologie &amp; Thérapeutique, 19, pp.521-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2023.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04548098v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation du fer sérique comme facteur prédictif d’une réponse de l’hémoglobine au traitement par fer injectable chez les patients hémodialysés chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Clarisse Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Élisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (7), pp.634-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658122v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complement Activation and Thrombotic Microangiopathy Associated With Monoclonal Gammopathy: A National French Case Series</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Goujon</w:t>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sophie Meuleman</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribes</w:t>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 80 (3), pp.341-352. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2021.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095177v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-adapted percentiles of measured glomerular filtration in healthy individuals: extrapolation to living kidney donors over 65 years</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complement Activation and Thrombotic Microangiopathy Associated With Monoclonal Gammopathy: A National French Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gaillard</w:t>
+                <w:t xml:space="preserve">Manon Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica van der Weijden</w:t>
+                <w:t xml:space="preserve">Frank Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geir Mjøen</w:t>
+                <w:t xml:space="preserve">Jean-Michel Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingela Ferhman-Ekholm</w:t>
+                <w:t xml:space="preserve">Marie Sophie Meuleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/cclm-2021-1011⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (3), pp.341-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2021.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095603v1</w:t>
+                <w:t xml:space="preserve">hal-05095177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab for recurrence of primary focal segmental glomerulosclerosis after kidney transplantation: Results of a nationwide study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Lanaret</w:t>
+                <w:t xml:space="preserve">Age-adapted percentiles of measured glomerular filtration in healthy individuals: extrapolation to living kidney donors over 65 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delanaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Anglicheau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audard</w:t>
+                <w:t xml:space="preserve">François Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Büchler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Caillard</w:t>
+                <w:t xml:space="preserve">Jessica van der Weijden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Mjøen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Ferhman-Ekholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.16504⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (3), pp.401-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cclm-2021-1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548106v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of obesity in kidney transplantation: a prospective cohort study from French registries between 2008 and 2014</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Millet</w:t>
+                <w:t xml:space="preserve">Epidemiological and clinical study of microsporidiosis in French kidney transplant recipients from 2005 to 2019: TRANS‐SPORE registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Aulagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfab277⟩</w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.e13708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tid.13708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426442v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological and clinical study of microsporidiosis in French kidney transplant recipients from 2005 to 2019: TRANS‐SPORE registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Impact of obesity in kidney transplantation: a prospective cohort study from French registries between 2008 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tid.13708⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfab277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419373v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living kidney donor evaluation for all candidates with normal estimated GFR for age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplant International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (6), pp.1123-1133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tri.13870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal trends in living kidney donation in France between 2007 and 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Albano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (4), pp.730-738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfz229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of a nation-wide cohort study suggest favorable long-term outcomes of clone-targeted chemotherapy in immunotactoid glomerulopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Javaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Dufour-Nourigat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 99 (2), pp.421-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kint.2020.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Validation of a Modified Full Age Spectrum Creatinine-Based Equation to Estimate Glomerular Filtration Rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Pottel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Björk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 174 (2), pp.183-191. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/M20-4366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of creatinine‐based equations to estimate glomerular filtration rate with a methodology adapted to the context of drug dosage adjustment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalie Ebert</w:t>
+                <w:t xml:space="preserve">Apheresis in Adult With Refractory Idiopathic Nephrotic Syndrome on Native Kidneys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Knebelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.15132⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (8), pp.2134-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095612v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apheresis in Adult With Refractory Idiopathic Nephrotic Syndrome on Native Kidneys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Knebelman</w:t>
+                <w:t xml:space="preserve">Performance of creatinine‐based equations to estimate glomerular filtration rate with a methodology adapted to the context of drug dosage adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delanaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Björk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Courbebaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.04.029⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (5), pp.2118-2127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.15132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630516v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Immunosuppression After Kidney Transplant Failure: Effect on Patient Sensitization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rituximab for recurrence of primary focal segmental glomerulosclerosis after kidney transplantation: Results of a nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+                <w:t xml:space="preserve">Camille Lanaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Olivier Rouzaire</w:t>
+                <w:t xml:space="preserve">Dany Anglicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Büchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2020.10.009⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.3021-3033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.16504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449361v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belatacept-based immunosuppressive regimen in HIV-positive kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim El Sakhawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Melica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Scemla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (8), pp.1908-1914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfaa231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity of de novo DSA detected by Immucor Lifecodes assay and C3d fixing antibodies are not predictive of subclinical ABMR after Kidney Transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Management of Immunosuppression After Kidney Transplant Failure: Effect on Patient Sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Freist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Jauréguy</w:t>
+                <w:t xml:space="preserve">Elodie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olivier Rouzaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0249934⟩</w:t>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (3), pp.962-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2020.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751893v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Multiplex PCR for the Simultaneous Diagnosis of Intestinal Cryptosporidiosis and Microsporidiosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Faure</w:t>
+                <w:t xml:space="preserve">Intensity of de novo DSA detected by Immucor Lifecodes assay and C3d fixing antibodies are not predictive of subclinical ABMR after Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delbac</w:t>
+                <w:t xml:space="preserve">Rangolie Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+                <w:t xml:space="preserve">Charlotte Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Jauréguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2020.12.005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), pp.e0249934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0249934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238779v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsporidiosis after liver transplantation: A French nationwide retrospective study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
+                <w:t xml:space="preserve">Assessment of a Multiplex PCR for the Simultaneous Diagnosis of Intestinal Cryptosporidiosis and Microsporidiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filomena Conti</w:t>
+                <w:t xml:space="preserve">Charlotte Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Abergel</w:t>
+                <w:t xml:space="preserve">Frédéric Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tid.13665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.417-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2020.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280899v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Efficacy and Safety of the Long-Acting Complement C5 Inhibitor Ravulizumab for the Treatment of Atypical Hemolytic Uremic Syndrome in Adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microsporidiosis after liver transplantation: A French nationwide retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Scully</w:t>
+                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gema Ariceta</w:t>
+                <w:t xml:space="preserve">Sylvie Radenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spero Cataland</w:t>
+                <w:t xml:space="preserve">Filomena Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Garlo</w:t>
+                <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (6), pp.1603-1613. </w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.e13665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.03.884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tid.13665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278504v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spondyloarthritis-Associated IgA Nephropathy</w:t>
+                <w:t xml:space="preserve">Long-Term Efficacy and Safety of the Long-Acting Complement C5 Inhibitor Ravulizumab for the Treatment of Atypical Hemolytic Uremic Syndrome in Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Champtiaux</w:t>
+                <w:t xml:space="preserve">Thomas Barbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lioté</w:t>
+                <w:t xml:space="preserve">Marie Scully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil El Karoui</w:t>
+                <w:t xml:space="preserve">Gema Ariceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+                <w:t xml:space="preserve">Spero Cataland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Miceli</w:t>
+                <w:t xml:space="preserve">Katherine Garlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (6), pp.813-820. </w:t>
+              <w:t xml:space="preserve">, 2021, 6 (6), pp.1603-1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.03.884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934545v1</w:t>
+                <w:t xml:space="preserve">hal-03278504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic Hepatitis C Virus Infection After Kidney Transplantation With or Without Direct-Acting Antivirals in a Real-Life Setting: A French Multicenter Experience</w:t>
               </w:r>
@@ -6300,51 +6300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6402,1544 +6402,1544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating 20S proteasome for assessing protein energy wasting syndrome in hemodialysis patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spondyloarthritis-Associated IgA Nephropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Piraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Nicolas Champtiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hadj-Abdelkader</w:t>
+                <w:t xml:space="preserve">Frédéric Lioté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Miceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236948⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.813-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956339v1</w:t>
+                <w:t xml:space="preserve">hal-02934545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kidney Transplantation With a Sickle Cell Disease Donor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.1836 - 1838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunistic Infections and Efficacy Following Conversion to Belatacept-Based Therapy after Kidney Transplantation: A French Multicenter Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Terrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chavarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Sberro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (11), pp.3479. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm9113479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-acting C5 inhibitor, Ravulizumab, is effective and safe in adult patients with atypical hemolytic uremic syndrome naïve to complement inhibitor treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Spero Cataland</w:t>
+                <w:t xml:space="preserve">Circulating 20S proteasome for assessing protein energy wasting syndrome in hemodialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Freist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Piraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.01.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03490285v1</w:t>
+                <w:t xml:space="preserve">hal-02956339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Arteritis Revealing Antineutrophil Cytoplasmic Antibody–Associated Vasculitides: A Case–Control Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The long-acting C5 inhibitor, Ravulizumab, is effective and safe in adult patients with atypical hemolytic uremic syndrome naïve to complement inhibitor treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Agard</w:t>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Scully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Ariceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Tréfond</w:t>
+                <w:t xml:space="preserve">Tom Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spero Cataland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 73 (2), pp.286-294. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.1287 - 1296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.41527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886887v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinicopathologic features of infection-related glomerulonephritis with IgA deposits: a French Nationwide study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barbet</w:t>
+                <w:t xml:space="preserve">Opportunistic infections after conversion to belatacept in kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chavarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13000-020-00980-6⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.336-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095507v1</w:t>
+                <w:t xml:space="preserve">hal-05095487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic infections after conversion to belatacept in kidney transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bouvier</w:t>
+                <w:t xml:space="preserve">Temporal Arteritis Revealing Antineutrophil Cytoplasmic Antibody–Associated Vasculitides: A Case–Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tréfond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (2), pp.336-345. </w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (2), pp.286-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/art.41527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095487v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribavirin for Hepatitis E Virus Infection After Organ Transplantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinicopathologic features of infection-related glomerulonephritis with IgA deposits: a French Nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Legrand-Abravanel</w:t>
+                <w:t xml:space="preserve">Elodie Miquelestorena-Standley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Behrendt</w:t>
+                <w:t xml:space="preserve">Charlotte Jaulerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Hofmann</w:t>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Phillippe Pageaux</w:t>
+                <w:t xml:space="preserve">Nolwenn Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz953⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13000-020-00980-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465266v1</w:t>
+                <w:t xml:space="preserve">hal-05095507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for improved glomerular filtration rate estimation based on creatinine—results from a transnational multicentre study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Couzi</w:t>
+                <w:t xml:space="preserve">Ribavirin for Hepatitis E Virus Infection After Organ Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Neil Dalton</w:t>
+                <w:t xml:space="preserve">Florence Legrand-Abravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Behrendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Phillippe Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa039⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (5), pp.1204-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889903v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low incidence of SARS-CoV-2, risk factors of mortality and the course of illness in the French national cohort of dialysis patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Ayav</w:t>
+                <w:t xml:space="preserve">Prospects for improved glomerular filtration rate estimation based on creatinine—results from a transnational multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Björk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Béchade</w:t>
+                <w:t xml:space="preserve">Ulf Nyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Courbebaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Abbassi</w:t>
+                <w:t xml:space="preserve">R Neil Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98 (6), pp.1519-1529. </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.674-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340159v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allograft and patient survival after sequential HSCT and kidney transplantation from the same donor—A multicenter analysis</w:t>
+                <w:t xml:space="preserve">Low incidence of SARS-CoV-2, risk factors of mortality and the course of illness in the French national cohort of dialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Eder</w:t>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Schwarz</w:t>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Kammer</w:t>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Jacobsen</w:t>
+                <w:t xml:space="preserve">Clémence Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masouridi Levrat Stavroula</w:t>
+                <w:t xml:space="preserve">Abdelhamid Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (2), pp.475-487. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (6), pp.1519-1529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.14970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095744v1</w:t>
+                <w:t xml:space="preserve">hal-03340159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of chronic kidney disease after surgical aortic valve replacement or transcatheter aortic valve implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8010,4316 +8010,4450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Highly Individualized Complement Blockade Has Revolutionized Clinical Outcomes after Kidney Transplantation and Renal Epidemiology of Atypical Hemolytic Uremic Syndrome</w:t>
+                <w:t xml:space="preserve">Allograft and patient survival after sequential HSCT and kidney transplantation from the same donor—A multicenter analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Zuber</w:t>
+                <w:t xml:space="preserve">Michael Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frimat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatault</w:t>
+                <w:t xml:space="preserve">Christoph Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masouridi Levrat Stavroula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.2019040331⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.475-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.14970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556079v1</w:t>
+                <w:t xml:space="preserve">hal-05095744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracorporeal photopheresis for the treatment of graft rejection in 33 adult kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transfusion and Apheresis Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58, pp.515 - 524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.transci.2019.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Older Patients (&gt;= 60 years) with New-Onset Idiopathic Nephrotic Syndrome Receiving Immunosuppressive Regimen: A Multicentre Study of 116 Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+                <w:t xml:space="preserve">Use of Highly Individualized Complement Blockade Has Revolutionized Clinical Outcomes after Kidney Transplantation and Renal Epidemiology of Atypical Hemolytic Uremic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8030298⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (12), pp.2449-2463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2019040331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627388v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol Biopsies in Patients with Subclinical De Novo DSA After Kidney Transplantation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Outcomes of Older Patients (&gt;= 60 years) with New-Onset Idiopathic Nephrotic Syndrome Receiving Immunosuppressive Regimen: A Multicentre Study of 116 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Colliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8030298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02444985v1</w:t>
+                <w:t xml:space="preserve">hal-02627388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No impact of disseminated intravascular coagulation in kidney donors on long-term kidney transplantation outcome: A multicenter propensity-matched study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Protocol Biopsies in Patients with Subclinical De Novo DSA After Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Jaureguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Etienne</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajt.15008⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548266v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02444985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Acute Microvascular Kidney Transplant Rejection in the Absence of Anti-HLA Antibodies Is Associated with Preformed IgG Antibodies against Diverse Glomerular Endothelial Cell Antigens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah See</w:t>
+                <w:t xml:space="preserve">No impact of disseminated intravascular coagulation in kidney donors on long-term kidney transplantation outcome: A multicenter propensity-matched study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rabant</w:t>
+                <w:t xml:space="preserve">Julien Baudenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Journal of the American Society of Nephrology, 30 (4), pp.692-709. </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.448-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2018080868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajt.15008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522988v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyalinose segmentaire et focale collapsante secondaire au cytomégalovirus : à propos d’un cas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Aniort</w:t>
+                <w:t xml:space="preserve">Early Acute Microvascular Kidney Transplant Rejection in the Absence of Anti-HLA Antibodies Is Associated with Preformed IgG Antibodies against Diverse Glomerular Endothelial Cell Antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lamarthée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pagie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah See</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of the American Society of Nephrology, 30 (4), pp.692-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2018080868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548305v1</w:t>
+                <w:t xml:space="preserve">hal-04522988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoallergic interstitial nephritis secondary to denosumab</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyalinose segmentaire et focale collapsante secondaire au cytomégalovirus : à propos d’un cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.50-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548303v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’obésité en transplantation rénale : étude monocentrique de cohorte et revue de la littérature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Immunoallergic interstitial nephritis secondary to denosumab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.01.002⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85 (2), pp.253-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095758v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence of Renal Cell Cancer After Renal Transplantation in a Multicenter French Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Essig</w:t>
+                <w:t xml:space="preserve">Impact de l’obésité en transplantation rénale : étude monocentrique de cohorte et revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002009⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (6), pp.454-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573109v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischemia reperfusion injury in kidney transplantation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recurrence of Renal Cell Cancer After Renal Transplantation in a Multicenter French Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Anglicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Girerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Essig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000013650⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (5), pp.860-867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548261v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antineutrophilic cytoplasmic antibody-associated vasculitis and malignant hemopathies, a retrospective study of 16 cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ischemia reperfusion injury in kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.01.012⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (52), pp.e13650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000013650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096133v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloimmunization After Cryopreserved Arterial Allografts in a Patient on a Kidney Transplantation Waiting List</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quainon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101 (7), pp.e225-e227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/TP.0000000000001783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab for Recurrence of Primary Focal Segmental Glomerulosclerosis After Kidney Transplantation: Clinical Outcomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Antineutrophilic cytoplasmic antibody-associated vasculitis and malignant hemopathies, a retrospective study of 16 cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Colosio</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cartery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guillevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04548275v1</w:t>
+                <w:t xml:space="preserve">hal-05096133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-TNFα therapy for chronic inflammatory disease in kidney transplant recipients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Rituximab for Recurrence of Primary Focal Segmental Glomerulosclerosis After Kidney Transplantation: Clinical Outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Canaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Büchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rivalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (3), pp.649-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548269v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of rituximab and plasmapharesis in an adult patient with antifactor H autoantibody-associated hemolytic uremic syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Anti-TNFα therapy for chronic inflammatory disease in kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Coppo</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Anglicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
+                <w:t xml:space="preserve">Joseph Rivalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 95 (39), pp.e5007. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 95 (41), pp.e5108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885648v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmful effect of saline infusion in a patient with glycyrrhizic acid poisoning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Efficacy of rituximab and plasmapharesis in an adult patient with antifactor H autoantibody-associated hemolytic uremic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CJEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s148180350001229x⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95 (39), pp.e5007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000005007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889870v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidose lactique post B2-mimétiques inhalés : à propos de 2 cas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmful effect of saline infusion in a patient with glycyrrhizic acid poisoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-M. Bertrand</w:t>
+                <w:t xml:space="preserve">Natacha Caubet-Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kauffmann</w:t>
+                <w:t xml:space="preserve">Marie Tubery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schmidt</w:t>
+                <w:t xml:space="preserve">Dominique Lauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (1), pp.49-51. </w:t>
+              <w:t xml:space="preserve">CJEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (03), pp.224-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annfar.2013.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s148180350001229x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04723570v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Report: Severe bilateral amyotrophic neuralgia associated with major dysphagia secondary to acute hepatitis E</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acidose lactique post B2-mimétiques inhalés : à propos de 2 cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Moisset</w:t>
+                <w:t xml:space="preserve">C. Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vitello</w:t>
+                <w:t xml:space="preserve">P.-M. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bicilli</w:t>
+                <w:t xml:space="preserve">S. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Courtin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales Françaises d'Anesthésie et de Réanimation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (1), pp.49-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annfar.2013.11.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research.2-259.v2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05484723v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Results of Conversion From Calcineurin Inhibitors to Sirolimus in 150 Maintenance Kidney Transplant Patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Case Report: Severe bilateral amyotrophic neuralgia associated with major dysphagia secondary to acute hepatitis E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
+                <w:t xml:space="preserve">Xavier Moisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Guitard</w:t>
+                <w:t xml:space="preserve">Nicolas Vitello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Esposito</w:t>
+                <w:t xml:space="preserve">Elodie Bicilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Clinical Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6002/ect.2011.0116⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.2-259.v2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096135v1</w:t>
+                <w:t xml:space="preserve">hal-05484723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Colchicine Intoxication in a Renal Transplant Recipient on Cyclosporine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Long-term Results of Conversion From Calcineurin Inhibitors to Sirolimus in 150 Maintenance Kidney Transplant Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Kaysi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Enache</w:t>
+                <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tiple</w:t>
+                <w:t xml:space="preserve">Joëlle Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2012.09.028⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Clinical Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6002/ect.2011.0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04889898v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with chronic hepatitis in patients with hepatitis E virus infection who have received solid organ transplants.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Severe Colchicine Intoxication in a Renal Transplant Recipient on Cyclosporine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth B. Haagsma</w:t>
+                <w:t xml:space="preserve">C Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Garrigue</w:t>
+                <w:t xml:space="preserve">S Kaysi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Pischke</w:t>
+                <w:t xml:space="preserve">I Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tiple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.02.050⟩</w:t>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.2851 - 2852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2012.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00926426v1</w:t>
+                <w:t xml:space="preserve">hal-04889898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Autochthonous Hepatitis E Virus Infection in Solid‐Organ Transplant Recipients in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Factors associated with chronic hepatitis in patients with hepatitis E virus infection who have received solid organ transplants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Dubois</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth B. Haagsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Pischke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/655899⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140 (5), pp.1481-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2011.02.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096139v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00926426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatitis E Virus‐Induced Neurological Symptoms in a Kidney‐Transplant Patient with Chronic Hepatitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Izopet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Cintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Uro‐coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.1321 - 1324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2010.03068.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribavirin Therapy Inhibits Viral Replication on Patients With Chronic Hepatitis E Virus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 139 (5), pp.1612-1618. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-month pegylated interferon-alpha-2a therapy for chronic hepatitis E virus infection in a haemodialysis patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cardeau-Desangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (8), pp.2792-2795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfq282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Immunosuppressive Therapy on the Natural History of Genotype 3 Hepatitis-E Virus Infection After Organ Transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Characteristics of Autochthonous Hepatitis E Virus Infection in Solid‐Organ Transplant Recipients in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legrand-Abravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sandres-Saune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Esposito</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3181c4096c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 202 (6), pp.835-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/655899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096147v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegylated Interferon‐α for Treating Chronic Hepatitis E Virus Infection after Liver Transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of Immunosuppressive Therapy on the Natural History of Genotype 3 Hepatitis-E Virus Infection After Organ Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Selves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/650488⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (3), pp.353-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0b013e3181c4096c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096142v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanita phalloides poisoning-induced end-stage renal failure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Pegylated Interferon‐α for Treating Chronic Hepatitis E Virus Infection after Liver Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Abravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5414/cnp71571⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 50 (5), pp.e30-e33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/650488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889854v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of cryoglobulinemia and autoimmune markers in liver transplant patients.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Amanita phalloides poisoning-induced end-stage renal failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Boudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Clinical Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (05), pp.571-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5414/cnp71571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00409027v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémorragie intra-alvéolaire fulminante : transformation d’une maladie de Horton en vascularite ANCA-positive?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Prevalence of cryoglobulinemia and autoimmune markers in liver transplant patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Cointault</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boulestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lavayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experimental and Clinical Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (3), pp.184-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04889829v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00409027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pemphigus vulgaire évolutif sous corticoïdes et immunosuppresseurs: rémission sous rituximab. Deux observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hémorragie intra-alvéolaire fulminante : transformation d’une maladie de Horton en vascularite ANCA-positive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Borel</w:t>
+                <w:t xml:space="preserve">L. Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Launay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+                <w:t xml:space="preserve">L. Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Astudillo</w:t>
+                <w:t xml:space="preserve">L. Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bazex</w:t>
+                <w:t xml:space="preserve">O. Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (3), pp.232-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2007.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pemphigus vulgaire évolutif sous corticoïdes et immunosuppresseurs: rémission sous rituximab. Deux observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bazex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28, pp.266 - 268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmed.2006.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId484"/>
+      <w:footerReference w:type="default" r:id="rId491"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12466,51 +12600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05444409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Benotmane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kamar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danthu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mrozek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Zaghdoudi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ravel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889860v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sandres-Saun&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit438" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maigret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Basle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ecotiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cubilier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chergui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.02.028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Akesson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kenji Nakano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bj&#246;rk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-03972-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blandin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Uro-Coste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Geoffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15458" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Guen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70708-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926133v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delanaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Derain Dubourg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbebaisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae261" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862668v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.13518" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oris" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Bouraima" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kahouadji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2024.117782" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323896v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2239441" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mathurin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.10.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765687v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturny-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00139-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reitz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouzaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cahierc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.01.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Cambou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Millet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malvezzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Timsit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.10556" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Kaysi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Abdelkader" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-017-0449-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Noelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chauveau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.11775" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiddo Heerspink" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Radhakrishnan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Alpers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barratt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Bieler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)00569-X" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04583825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Petiot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ebert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn O Eriksen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac241" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monchaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cr&#233;pin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Tafzi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.11366" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04515355v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cr&#233;pin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lionet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augusto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hazzan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.46" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095674v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Rovin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02302-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gr&#232;ze" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Heng" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095177v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martins" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Meuleman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2021.12.014" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095603v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica van der Weijden" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mj&#248;en" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingela Ferhman-Ekholm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2021-1011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548106v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanaret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#252;chler" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16504" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426442v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab277" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03419373v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aulagnon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13708" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barrou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13870" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662303v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquemont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roberts" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz229" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095159v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dufour-Nourigat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sibille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.06.039" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03368968v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pottel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M20-4366" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095612v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630516v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganea" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hummel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Knebelman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.04.029" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freist" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Rouzaire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.10.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095582v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Sakhawi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Melica" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa231" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751893v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangolie Kaveri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laurent" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Jaur&#233;guy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249934" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238779v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.12.005" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280899v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radenne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Conti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13665" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278504v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barbour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scully" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Ariceta" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spero Cataland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Garlo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.03.884" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934545v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champtiaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liot&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Karoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.03.012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095527v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chevallier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.06.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956339v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Piraud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236948" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.07.039" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095714v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Terrec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chavarot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sberro" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113479" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490285v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Barbour" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.01.035" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886887v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delaval" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schein" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Agard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tr&#233;fond" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41527" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095507v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaulerry" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Rabot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13000-020-00980-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095487v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz255" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465266v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legrand-Abravanel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Behrendt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hofmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Phillippe Pageaux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz953" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889903v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nyman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Neil Dalton" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa039" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03340159v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abbassi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.07.042" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095744v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eder" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwarz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kammer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Jacobsen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masouridi Levrat Stavroula" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14970" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.10.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02556079v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zuber" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019040331" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488035v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tamain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sayegh" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grimbert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2019.06.031" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627388v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Colliou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8030298" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444985v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Jaureguy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003055" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548266v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudenon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15008" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522988v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delville" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lamarth&#233;e" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah See" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabant" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2018080868" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548305v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.06.002" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548303v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.01.005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095758v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.01.002" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573109v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Cognard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548261v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013650" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096133v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cartery" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillevin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.01.012" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548297v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quainon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Heng" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001783" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548275v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canaud" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rivalan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001160" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548269v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bachelier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885648v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Deville" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coppo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000005007" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889870v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Caubet-Kamar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tubery" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauque" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s148180350001229x" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723570v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustafa" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouste" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Bertrand" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kauffmann" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.11.021" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGR5QHGP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484723v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitello" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bicilli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courtin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferrier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-259.v2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096135v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guitard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esposito" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6002/ect.2011.0116" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889898v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Philipponnet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaysi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Enache" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiple" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.09.028" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNWZQGXD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926426v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth B. Haagsma" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garrigue" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Pischke" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.02.050" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096139v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sandres-Saune" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/655899" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889865v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Izopet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cintas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Uro&#8208;coste" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2010.03068.x" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096138v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhomme" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.08.002" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096140v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abravanel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cardeau-Desangles" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansuy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfq282" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096147v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Selves" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181c4096c" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096142v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/650488" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889854v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;mery" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/cnp71571" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409027v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boulestin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavayssiere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889829v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sailler" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astudillo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cointault" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2007.08.012" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6B6GZ75-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889836v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Launay" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Astudillo" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bazex" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2006.11.012" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5N6XH1G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05444409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Benotmane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kamar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danthu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sandres-Saun&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mrozek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Zaghdoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ravel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf158" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maigret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Basle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ecotiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cubilier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chergui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.02.028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frontczak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prudhomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud del Bello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kassab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanish Soorojebally" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.102940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Akesson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kenji Nakano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bj&#246;rk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-03972-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Bouraima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kahouadji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2024.117782" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Uro-Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2239441" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delanaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Derain Dubourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbebaisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae261" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.13518" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blandin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Geoffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15458" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689240v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Guen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70708-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouzaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cahierc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.01.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mathurin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.10.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturny-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00139-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Kaysi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Abdelkader" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-017-0449-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Cambou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Millet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malvezzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Timsit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.10556" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Noelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chauveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.11775" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiddo Heerspink" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Radhakrishnan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Alpers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barratt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Bieler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)00569-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04583825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Petiot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ebert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn O Eriksen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac241" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monchaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cr&#233;pin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Tafzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.11366" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Rovin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02302-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04515355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cr&#233;pin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lionet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augusto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hazzan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.46" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gr&#232;ze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Heng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Meuleman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2021.12.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095603v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica van der Weijden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mj&#248;en" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingela Ferhman-Ekholm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2021-1011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03419373v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aulagnon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13708" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab277" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665050v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barrou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13870" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662303v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquemont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roberts" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz229" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095159v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dufour-Nourigat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sibille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.06.039" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03368968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pottel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M20-4366" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630516v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganea" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hummel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Knebelman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.04.029" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095612v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15132" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanaret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#252;chler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16504" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095582v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Sakhawi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Melica" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa231" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449361v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freist" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Rouzaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.10.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangolie Kaveri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laurent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Jaur&#233;guy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249934" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.12.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280899v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radenne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Conti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13665" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278504v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barbour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scully" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Ariceta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spero Cataland" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Garlo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.03.884" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095527v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chevallier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.06.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934545v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champtiaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liot&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Karoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.03.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493175v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.07.039" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095714v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Terrec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chavarot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sberro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113479" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956339v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Piraud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236948" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490285v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Barbour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.01.035" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz255" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886887v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delaval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Agard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tr&#233;fond" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41527" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095507v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaulerry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Rabot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13000-020-00980-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465266v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legrand-Abravanel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Behrendt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hofmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Phillippe Pageaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz953" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889903v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nyman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Neil Dalton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa039" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03340159v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abbassi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.07.042" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.10.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095744v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eder" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwarz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kammer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Jacobsen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masouridi Levrat Stavroula" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14970" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488035v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tamain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sayegh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grimbert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2019.06.031" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02556079v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zuber" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019040331" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627388v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Colliou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8030298" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444985v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Jaureguy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003055" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548266v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudenon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15008" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522988v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delville" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lamarth&#233;e" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah See" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2018080868" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548305v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.06.002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548303v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.01.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095758v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.01.002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573109v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Cognard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548261v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013650" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548297v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quainon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Heng" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001783" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096133v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cartery" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillevin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.01.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548275v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rivalan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001160" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548269v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bachelier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885648v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Deville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coppo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000005007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889870v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Caubet-Kamar" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tubery" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauque" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s148180350001229x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723570v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustafa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouste" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Bertrand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kauffmann" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.11.021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGR5QHGP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484723v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bicilli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courtin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferrier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-259.v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096135v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guitard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esposito" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6002/ect.2011.0116" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Philipponnet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaysi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Enache" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiple" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.09.028" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNWZQGXD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926426v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth B. Haagsma" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garrigue" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Pischke" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.02.050" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889865v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Izopet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cintas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Uro&#8208;coste" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2010.03068.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096138v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhomme" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.08.002" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096140v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abravanel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cardeau-Desangles" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansuy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfq282" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096139v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sandres-Saune" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/655899" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096147v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Selves" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181c4096c" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096142v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/650488" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889854v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;mery" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/cnp71571" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409027v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boulestin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavayssiere" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889829v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sailler" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astudillo" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cointault" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2007.08.012" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6B6GZ75-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889836v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Launay" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Astudillo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bazex" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2006.11.012" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5N6XH1G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>