--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -234,2037 +234,2037 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05444409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Polyproline Region and Macro Domain Genetic Heterogeneity on HEV Persistence in Immunocompromised Patients</w:t>
+                <w:t xml:space="preserve">Allograft nephrectomy: Indications and surgical techniques. Association Française d’Urologie and Société Francophone de Transplantation guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lhomme</w:t>
+                <w:t xml:space="preserve">Alexandre Frontczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+                <w:t xml:space="preserve">Thomas Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
+                <w:t xml:space="preserve">Arnaud del Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sandres-Sauné</w:t>
+                <w:t xml:space="preserve">Diana Kassab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Abravanel</w:t>
+                <w:t xml:space="preserve">Yanish Soorojebally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 209 (2), pp.300-303. </w:t>
+              <w:t xml:space="preserve">The French Journal of Urology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (11), pp.102940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jit438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fjurol.2025.102940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889860v1</w:t>
+                <w:t xml:space="preserve">hal-05598042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimony used as rescue therapy in a kidney transplant recipient unresponsive to liposomal amphotericin B for chronic visceral leishmaniasis</w:t>
+                <w:t xml:space="preserve">Enhancing individual glomerular filtration rate assessment: can we trust the equation? Development and validation of machine learning models to assess the trustworthiness of estimated GFR compared to measured GFR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Mrozek</w:t>
+                <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Anna Akesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Zaghdoudi</w:t>
+                <w:t xml:space="preserve">Felipe Kenji Nakano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ravel</w:t>
+                <w:t xml:space="preserve">Celine Vens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Jonas Björk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (7), pp.2053-2056. </w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkaf158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12882-025-03972-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096149v1</w:t>
+                <w:t xml:space="preserve">hal-05096157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
+                <w:t xml:space="preserve">Antimony used as rescue therapy in a kidney transplant recipient unresponsive to liposomal amphotericin B for chronic visceral leishmaniasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
+                <w:t xml:space="preserve">Natacha Mrozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Meur</w:t>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
+                <w:t xml:space="preserve">Aida Zaghdoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
+                <w:t xml:space="preserve">Christophe Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Le Nan</w:t>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (7), pp.2053-2056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkaf158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217817v1</w:t>
+                <w:t xml:space="preserve">hal-05096149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium-Glucose Cotransporter-2 Inhibitor in Diabetic and Nondiabetic Renal Transplant Recipients</w:t>
+                <w:t xml:space="preserve">Association between mycophenolic acid treatment and infection with specific strains of Pneumocystis jirovecii in solid organ transplant recipients in France and Switzerland: a multicentre, retrospective, cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Maigret</w:t>
+                <w:t xml:space="preserve">Claire V Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Basle</w:t>
+                <w:t xml:space="preserve">Yannick Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chatelet</w:t>
+                <w:t xml:space="preserve">Marie-Christine Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Ecotiere</w:t>
+                <w:t xml:space="preserve">Anne Grall-Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Perrin</w:t>
+                <w:t xml:space="preserve">Nathan Le Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (3), pp.816-827. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (9), pp.101146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanmic.2025.101146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096152v1</w:t>
+                <w:t xml:space="preserve">hal-05217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nephrotic Syndrome Thromboprophylaxis With Direct Oral Anticoagulants or Vitamin K Antagonists</w:t>
+                <w:t xml:space="preserve">Influence of Polyproline Region and Macro Domain Genetic Heterogeneity on HEV Persistence in Immunocompromised Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Cubilier</w:t>
+                <w:t xml:space="preserve">Sébastien Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Chergui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Ramos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sandres-Sauné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.02.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209 (2), pp.300-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jit438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107205v1</w:t>
+                <w:t xml:space="preserve">hal-04889860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Trajectory Analysis Reveals Dynamics and Risk Factors of Post‐Kidney Transplant Diabetes Mellitus in a French Cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sodium-Glucose Cotransporter-2 Inhibitor in Diabetic and Nondiabetic Renal Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Colosio</w:t>
+                <w:t xml:space="preserve">Lucie Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Thierry</w:t>
+                <w:t xml:space="preserve">Lucile Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ctr.70116⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.816-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096155v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allograft nephrectomy: Indications and surgical techniques. Association Française d’Urologie and Société Francophone de Transplantation guidelines</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nephrotic Syndrome Thromboprophylaxis With Direct Oral Anticoagulants or Vitamin K Antagonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Kassab</w:t>
+                <w:t xml:space="preserve">Edouard Cubilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanish Soorojebally</w:t>
+                <w:t xml:space="preserve">Youcef Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The French Journal of Urology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fjurol.2025.102940⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.1468 - 1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05598042v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing individual glomerular filtration rate assessment: can we trust the equation? Development and validation of machine learning models to assess the trustworthiness of estimated GFR compared to measured GFR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative Trajectory Analysis Reveals Dynamics and Risk Factors of Post‐Kidney Transplant Diabetes Mellitus in a French Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Akesson</w:t>
+                <w:t xml:space="preserve">Julie Olabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Kenji Nakano</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vens</w:t>
+                <w:t xml:space="preserve">Charlotte Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Björk</w:t>
+                <w:t xml:space="preserve">Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Clinical Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (3), pp.e70116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12882-025-03972-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ctr.70116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096157v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of FGF23 elevation in patients with hypophosphatemia</w:t>
+                <w:t xml:space="preserve">Estimating glomerular filtration in young people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Oris</w:t>
+                <w:t xml:space="preserve">Pierre Delanaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
+                <w:t xml:space="preserve">Laurence Derain Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Björk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Dougé</w:t>
+                <w:t xml:space="preserve">Marie Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Bouraima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samy Kahouadji</w:t>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cca.2024.117782⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095689v1</w:t>
+                <w:t xml:space="preserve">hal-04926133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophylactic treatment of FSGS recurrence in patients who relapsed on a previous kidney graft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Daratumumab treatment in six highly sensitised solid organ transplant recipients: A case series and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Uro-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Lambert</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Audard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Caillard</w:t>
+                <w:t xml:space="preserve">Etienne Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae108⟩</w:t>
+              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tan.15458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885610v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reference panel composition on scores of script concordance test assessing basic nephrology knowledge in undergraduate medical education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering simplified regional anticoagulation with citrate in intermittent hemodialysis: a clinical and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Aniort</w:t>
+                <w:t xml:space="preserve">François Thouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeromine Trefond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Burtey</w:t>
+                <w:t xml:space="preserve">Louis Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Teacher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2239441⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.19778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-70708-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323896v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating glomerular filtration in young people</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Couzi</w:t>
+                <w:t xml:space="preserve">Fumagillin Shortage: How to Treat Enterocytozoon bieneusi Microsporidiosis in Solid Organ Transplant Recipients in 2024?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Uro-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Iriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae261⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.13518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ti.2024.13518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926133v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fumagillin Shortage: How to Treat Enterocytozoon bieneusi Microsporidiosis in Solid Organ Transplant Recipients in 2024?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Prophylactic treatment of FSGS recurrence in patients who relapsed on a previous kidney graft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Uro-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ti.2024.13518⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (3), pp.475-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04862668v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daratumumab treatment in six highly sensitised solid organ transplant recipients: A case series and literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of FGF23 elevation in patients with hypophosphatemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Oris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Dougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lemal</w:t>
+                <w:t xml:space="preserve">Farouk Bouraima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Blandin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Geoffroy</w:t>
+                <w:t xml:space="preserve">Samy Kahouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HLA: Immune Response Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tan.15458⟩</w:t>
+              <w:t xml:space="preserve">Clinica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 554, pp.117782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cca.2024.117782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095700v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering simplified regional anticoagulation with citrate in intermittent hemodialysis: a clinical and computational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Impact of reference panel composition on scores of script concordance test assessing basic nephrology knowledge in undergraduate medical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeromine Trefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Richard</w:t>
+                <w:t xml:space="preserve">Gilles Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thouy</w:t>
+                <w:t xml:space="preserve">Stanislas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Le Guen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Stephane Burtey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.19778. </w:t>
+              <w:t xml:space="preserve">Medical Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (1), pp.110-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-70708-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0142159X.2023.2239441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689240v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir obstétrical des patientes transplantées rénales suivies dans une maternité de type III. Étude rétrospective de 2000 à 2020</w:t>
               </w:r>
@@ -2289,64 +2289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rouzaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cahierc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (6), pp.391-397. </w:t>
@@ -2378,3411 +2378,3411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Clinicopathological Description of Kidney Features in VEXAS Syndrome</w:t>
+                <w:t xml:space="preserve">Reappraising Cladophialophora bantiana phaeohyphomycosis in France: retrospective nation-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mathurin</w:t>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hirsch</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jachiet</w:t>
+                <w:t xml:space="preserve">Aude Sturny-Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.260 - 264. </w:t>
+              <w:t xml:space="preserve">The Lancet Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (11), pp.100907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00139-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096159v1</w:t>
+                <w:t xml:space="preserve">hal-04765687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraising Cladophialophora bantiana phaeohyphomycosis in France: retrospective nation-based study</w:t>
+                <w:t xml:space="preserve">A Clinicopathological Description of Kidney Features in VEXAS Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+                <w:t xml:space="preserve">Martin Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Pierre Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Sturny-Leclère</w:t>
+                <w:t xml:space="preserve">Vincent Jachiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sitbon</w:t>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (11), pp.100907. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.260 - 264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2666-5247(24)00139-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765687v1</w:t>
+                <w:t xml:space="preserve">hal-05096159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CKD complications in kidney-transplanted patients going back to dialysis: impact on patients outcomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of sparsentan versus irbesartan in patients with IgA nephropathy (PROTECT): 2-year results from a randomised, active-controlled, phase 3 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Kaysi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+                <w:t xml:space="preserve">Brad Rovin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hadj Abdelkader</w:t>
+                <w:t xml:space="preserve">Jonathan Barratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Isnard</w:t>
+                <w:t xml:space="preserve">Hiddo Heerspink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Alpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Bieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40620-017-0449-z⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 402 (10417), pp.2077-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02302-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127032v1</w:t>
+                <w:t xml:space="preserve">hal-05095674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and Outcome After Early Renal Transplant Vein Thrombosis: A French Multicentre Observational Study of Real-Life Practice Over 24 Years</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immunomodulation par photo-chimiothérapie extracorporelle en transplantation rénale : preuves de concept, données cliniques et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Terrier</w:t>
+                <w:t xml:space="preserve">Thomas Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Malvezzi</w:t>
+                <w:t xml:space="preserve">Arnaud Lionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Olivier Timsit</w:t>
+                <w:t xml:space="preserve">Jean-François Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hazzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ti.2023.10556⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Néphrologie &amp; Thérapeutique, 19, pp.521-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ndt.2023.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05094872v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Calcineurin Inhibitor-Based Immunosuppression Maintenance During the Dialysis Period After Kidney Transplant Failure on the Next Kidney Graft Outcome: A Retrospective Multicenter Study With Propensity Score Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management and Outcome After Early Renal Transplant Vein Thrombosis: A French Multicentre Observational Study of Real-Life Practice Over 24 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mayet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Couzi</w:t>
+                <w:t xml:space="preserve">Ludivine Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chauveau</w:t>
+                <w:t xml:space="preserve">Clémentine Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Malvezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplant International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36, pp.11775. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ti.2023.11775⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 36, pp.10556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ti.2023.10556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888758v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsentan in patients with IgA nephropathy: a prespecified interim analysis from a randomised, double-blind, active-controlled clinical trial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Alpers</w:t>
+                <w:t xml:space="preserve">CKD complications in kidney-transplanted patients going back to dialysis: impact on patients outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Barratt</w:t>
+                <w:t xml:space="preserve">Saleh Kaysi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stewart Bieler</w:t>
+                <w:t xml:space="preserve">Mohamed Hadj Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)00569-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.147-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-017-0449-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095638v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of creatinine-based equations to estimate glomerular filtration rate in White and Black populations in Europe, Brazil and Africa</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonas Björk</w:t>
+                <w:t xml:space="preserve">Sparsentan in patients with IgA nephropathy: a prespecified interim analysis from a randomised, double-blind, active-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiddo Heerspink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Ebert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Björn O Eriksen</w:t>
+                <w:t xml:space="preserve">Jai Radhakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Alpers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Barratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Bieler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfac241⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 401 (10388), pp.1584-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)00569-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583825v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tacrolimus Exposure Before and After a Switch From Twice-Daily Immediate-Release to Once-Daily Prolonged Release Tacrolimus: The ENVARSWITCH Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Calcineurin Inhibitor-Based Immunosuppression Maintenance During the Dialysis Period After Kidney Transplant Failure on the Next Kidney Graft Outcome: A Retrospective Multicenter Study With Propensity Score Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Noelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Monchaud</w:t>
+                <w:t xml:space="preserve">Valentin Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Micallef</w:t>
+                <w:t xml:space="preserve">Bertrand Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplant International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ti.2023.11366⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 36, pp.11775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ti.2023.11775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182787v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of sparsentan versus irbesartan in patients with IgA nephropathy (PROTECT): 2-year results from a randomised, active-controlled, phase 3 trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tacrolimus Exposure Before and After a Switch From Twice-Daily Immediate-Release to Once-Daily Prolonged Release Tacrolimus: The ENVARSWITCH Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Woillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brad Rovin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stewart Bieler</w:t>
+                <w:t xml:space="preserve">Naïma Tafzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Micallef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(23)02302-4⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ti.2023.11366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095674v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunomodulation par photo-chimiothérapie extracorporelle en transplantation rénale : preuves de concept, données cliniques et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Crépin</w:t>
+                <w:t xml:space="preserve">Performance of creatinine-based equations to estimate glomerular filtration rate in White and Black populations in Europe, Brazil and Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delanaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lionet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vidal-Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Björk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Augusto</w:t>
+                <w:t xml:space="preserve">Natalie Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Hazzan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+                <w:t xml:space="preserve">Björn O Eriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Néphrologie &amp; Thérapeutique, 19, pp.521-531. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (1), pp.106-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ndt.2023.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfac241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04515355v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du fer sérique comme facteur prédictif d’une réponse de l’hémoglobine au traitement par fer injectable chez les patients hémodialysés chroniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-adapted percentiles of measured glomerular filtration in healthy individuals: extrapolation to living kidney donors over 65 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delanaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Grèze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">François Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
+                <w:t xml:space="preserve">Jessica van der Weijden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Élisabeth Heng</w:t>
+                <w:t xml:space="preserve">Geir Mjøen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingela Ferhman-Ekholm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.008⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (3), pp.401-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cclm-2021-1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548098v1</w:t>
+                <w:t xml:space="preserve">hal-05095603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complement Activation and Thrombotic Microangiopathy Associated With Monoclonal Gammopathy: A National French Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Manon Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">Frank Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sophie Meuleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 80 (3), pp.341-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2021.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658122v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complement Activation and Thrombotic Microangiopathy Associated With Monoclonal Gammopathy: A National French Case Series</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation du fer sérique comme facteur prédictif d’une réponse de l’hémoglobine au traitement par fer injectable chez les patients hémodialysés chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sophie Meuleman</w:t>
+                <w:t xml:space="preserve">Clarisse Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribes</w:t>
+                <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Élisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2021.12.014⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (7), pp.634-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2022.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095177v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-adapted percentiles of measured glomerular filtration in healthy individuals: extrapolation to living kidney donors over 65 years</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica van der Weijden</w:t>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geir Mjøen</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingela Ferhman-Ekholm</w:t>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (3), pp.401-407. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/cclm-2021-1011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095603v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological and clinical study of microsporidiosis in French kidney transplant recipients from 2005 to 2019: TRANS‐SPORE registry</w:t>
+                <w:t xml:space="preserve">Rituximab for recurrence of primary focal segmental glomerulosclerosis after kidney transplantation: Results of a nationwide study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dumond</w:t>
+                <w:t xml:space="preserve">Camille Lanaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Aulagnon</w:t>
+                <w:t xml:space="preserve">Dany Anglicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Etienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Mathias Büchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tid.13708⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.3021-3033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajt.16504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419373v1</w:t>
+                <w:t xml:space="preserve">hal-04548106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of obesity in kidney transplantation: a prospective cohort study from French registries between 2008 and 2014</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Temporal trends in living kidney donation in France between 2007 and 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Boirie</w:t>
+                <w:t xml:space="preserve">V. Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Millet</w:t>
+                <w:t xml:space="preserve">L. Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfab277⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.730-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426442v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living kidney donor evaluation for all candidates with normal estimated GFR for age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiological and clinical study of microsporidiosis in French kidney transplant recipients from 2005 to 2019: TRANS‐SPORE registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Jacquemont</w:t>
+                <w:t xml:space="preserve">Clément Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lazareth</w:t>
+                <w:t xml:space="preserve">Florence Aulagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Albano</w:t>
+                <w:t xml:space="preserve">Isabelle Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Barrou</w:t>
+                <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13870⟩</w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.e13708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tid.13708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665050v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends in living kidney donation in France between 2007 and 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Living kidney donor evaluation for all candidates with normal estimated GFR for age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Roberts</w:t>
+                <w:t xml:space="preserve">Lola Jacquemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Albano</w:t>
+                <w:t xml:space="preserve">Hélène Lazareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Allard</w:t>
+                <w:t xml:space="preserve">Laetitia Albano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz229⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), pp.1123-1133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.13870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662303v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of a nation-wide cohort study suggest favorable long-term outcomes of clone-targeted chemotherapy in immunotactoid glomerulopathy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+                <w:t xml:space="preserve">Impact of obesity in kidney transplantation: a prospective cohort study from French registries between 2008 and 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Grèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Dufour-Nourigat</w:t>
+                <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Desport</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulin</w:t>
+                <w:t xml:space="preserve">Laurent Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.06.039⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfab277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095159v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Modified Full Age Spectrum Creatinine-Based Equation to Estimate Glomerular Filtration Rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apheresis in Adult With Refractory Idiopathic Nephrotic Syndrome on Native Kidneys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ganea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Pottel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Natalie Ebert</w:t>
+                <w:t xml:space="preserve">Myriam Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Knebelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/M20-4366⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (8), pp.2134-2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368968v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apheresis in Adult With Refractory Idiopathic Nephrotic Syndrome on Native Kidneys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Knebelman</w:t>
+                <w:t xml:space="preserve">Performance of creatinine‐based equations to estimate glomerular filtration rate with a methodology adapted to the context of drug dosage adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delanaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Björk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Courbebaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.04.029⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (5), pp.2118-2127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.15132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630516v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of creatinine‐based equations to estimate glomerular filtration rate with a methodology adapted to the context of drug dosage adjustment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Development and Validation of a Modified Full Age Spectrum Creatinine-Based Equation to Estimate Glomerular Filtration Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Pottel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Björk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.15132⟩</w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (2), pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/M20-4366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095612v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rituximab for recurrence of primary focal segmental glomerulosclerosis after kidney transplantation: Results of a nationwide study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Results of a nation-wide cohort study suggest favorable long-term outcomes of clone-targeted chemotherapy in immunotactoid glomerulopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Javaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dufour-Nourigat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lanaret</w:t>
+                <w:t xml:space="preserve">Estelle Desport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Anglicheau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Audard</w:t>
+                <w:t xml:space="preserve">Audrey Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Büchler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Caillard</w:t>
+                <w:t xml:space="preserve">Bruno Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (9), pp.3021-3033. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (2), pp.421-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajt.16504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548106v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belatacept-based immunosuppressive regimen in HIV-positive kidney transplant recipients</w:t>
+                <w:t xml:space="preserve">Management of Immunosuppression After Kidney Transplant Failure: Effect on Patient Sensitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim El Sakhawi</w:t>
+                <w:t xml:space="preserve">Marine Freist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Melica</w:t>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Scemla</w:t>
+                <w:t xml:space="preserve">Elodie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+                <w:t xml:space="preserve">Paul Olivier Rouzaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (8), pp.1908-1914. </w:t>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (3), pp.962-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2020.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095582v1</w:t>
+                <w:t xml:space="preserve">hal-03449361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Immunosuppression After Kidney Transplant Failure: Effect on Patient Sensitization</w:t>
+                <w:t xml:space="preserve">Belatacept-based immunosuppressive regimen in HIV-positive kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Freist</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Karim El Sakhawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Melica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Scemla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Olivier Rouzaire</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (3), pp.962-969. </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (8), pp.1908-1914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2020.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449361v1</w:t>
+                <w:t xml:space="preserve">hal-05095582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensity of de novo DSA detected by Immucor Lifecodes assay and C3d fixing antibodies are not predictive of subclinical ABMR after Kidney Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rangolie Kaveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5866,295 +5866,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03751893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a Multiplex PCR for the Simultaneous Diagnosis of Intestinal Cryptosporidiosis and Microsporidiosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microsporidiosis after liver transplantation: A French nationwide retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Faure</w:t>
+                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delbac</w:t>
+                <w:t xml:space="preserve">Sylvie Radenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+                <w:t xml:space="preserve">Filomena Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2020.12.005⟩</w:t>
+              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.e13665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tid.13665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238779v1</w:t>
+                <w:t xml:space="preserve">hal-03280899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsporidiosis after liver transplantation: A French nationwide retrospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dumortier</w:t>
+                <w:t xml:space="preserve">Assessment of a Multiplex PCR for the Simultaneous Diagnosis of Intestinal Cryptosporidiosis and Microsporidiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Radenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
+                <w:t xml:space="preserve">Charlotte Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filomena Conti</w:t>
+                <w:t xml:space="preserve">Frédéric Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Abergel</w:t>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (4), pp.e13665. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.417-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tid.13665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2020.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280899v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Efficacy and Safety of the Long-Acting Complement C5 Inhibitor Ravulizumab for the Treatment of Atypical Hemolytic Uremic Syndrome in Adults</w:t>
               </w:r>
@@ -6268,2789 +6268,2789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Hepatitis C Virus Infection After Kidney Transplantation With or Without Direct-Acting Antivirals in a Real-Life Setting: A French Multicenter Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects for improved glomerular filtration rate estimation based on creatinine—results from a transnational multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Björk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Chevallier</w:t>
+                <w:t xml:space="preserve">Ulf Nyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Courbebaisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Couzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Büchler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Colosio</w:t>
+                <w:t xml:space="preserve">R Neil Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2020.06.005⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.674-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095527v1</w:t>
+                <w:t xml:space="preserve">hal-04889903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spondyloarthritis-Associated IgA Nephropathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low incidence of SARS-CoV-2, risk factors of mortality and the course of illness in the French national cohort of dialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Champtiaux</w:t>
+                <w:t xml:space="preserve">Florian Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lioté</w:t>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil El Karoui</w:t>
+                <w:t xml:space="preserve">Clémence Béchade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Miceli</w:t>
+                <w:t xml:space="preserve">Abdelhamid Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.03.012⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (6), pp.1519-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934545v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kidney Transplantation With a Sickle Cell Disease Donor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.1836 - 1838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Infections and Efficacy Following Conversion to Belatacept-Based Therapy after Kidney Transplantation: A French Multicenter Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+                <w:t xml:space="preserve">Circulating 20S proteasome for assessing protein energy wasting syndrome in hemodialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aniort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Freist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Piraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Terrec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Sberro</w:t>
+                <w:t xml:space="preserve">Mohamed Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9113479⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095714v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating 20S proteasome for assessing protein energy wasting syndrome in hemodialysis patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Freist</w:t>
+                <w:t xml:space="preserve">Opportunistic Infections and Efficacy Following Conversion to Belatacept-Based Therapy after Kidney Transplantation: A French Multicenter Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Terrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chavarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Piraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hadj-Abdelkader</w:t>
+                <w:t xml:space="preserve">Rebecca Sberro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236948⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.3479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm9113479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956339v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-acting C5 inhibitor, Ravulizumab, is effective and safe in adult patients with atypical hemolytic uremic syndrome naïve to complement inhibitor treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spondyloarthritis-Associated IgA Nephropathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Champtiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rondeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gema Ariceta</w:t>
+                <w:t xml:space="preserve">Frédéric Lioté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Barbour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Spero Cataland</w:t>
+                <w:t xml:space="preserve">Khalil El Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Miceli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.01.035⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (6), pp.813-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2020.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490285v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic infections after conversion to belatacept in kidney transplantation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Chronic Hepatitis C Virus Infection After Kidney Transplantation With or Without Direct-Acting Antivirals in a Real-Life Setting: A French Multicenter Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz255⟩</w:t>
+              <w:t xml:space="preserve">Transplantation Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (10), pp.3179-3185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.transproceed.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095487v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Arteritis Revealing Antineutrophil Cytoplasmic Antibody–Associated Vasculitides: A Case–Control Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Tréfond</w:t>
+                <w:t xml:space="preserve">The long-acting C5 inhibitor, Ravulizumab, is effective and safe in adult patients with atypical hemolytic uremic syndrome naïve to complement inhibitor treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Scully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Ariceta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Barbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spero Cataland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.41527⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.1287 - 1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886887v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinicopathologic features of infection-related glomerulonephritis with IgA deposits: a French Nationwide study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barbet</w:t>
+                <w:t xml:space="preserve">Opportunistic infections after conversion to belatacept in kidney transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chavarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13000-020-00980-6⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.336-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095507v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribavirin for Hepatitis E Virus Infection After Organ Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
+                <w:t xml:space="preserve">Temporal Arteritis Revealing Antineutrophil Cytoplasmic Antibody–Associated Vasculitides: A Case–Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Schein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Legrand-Abravanel</w:t>
+                <w:t xml:space="preserve">Christian Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Behrendt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Phillippe Pageaux</w:t>
+                <w:t xml:space="preserve">Ludovic Tréfond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz953⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (2), pp.286-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.41527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465266v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for improved glomerular filtration rate estimation based on creatinine—results from a transnational multicentre study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonas Björk</w:t>
+                <w:t xml:space="preserve">Clinicopathologic features of infection-related glomerulonephritis with IgA deposits: a French Nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Miquelestorena-Standley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jaulerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulf Nyman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Couzi</w:t>
+                <w:t xml:space="preserve">Marie-Christine Machet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Neil Dalton</w:t>
+                <w:t xml:space="preserve">Nolwenn Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa039⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13000-020-00980-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889903v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low incidence of SARS-CoV-2, risk factors of mortality and the course of illness in the French national cohort of dialysis patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Ribavirin for Hepatitis E Virus Infection After Organ Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bayer</w:t>
+                <w:t xml:space="preserve">Florence Legrand-Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ayav</w:t>
+                <w:t xml:space="preserve">Patrick Behrendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Béchade</w:t>
+                <w:t xml:space="preserve">Jörg Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Abbassi</w:t>
+                <w:t xml:space="preserve">Georges Phillippe Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98 (6), pp.1519-1529. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (5), pp.1204-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2020.07.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340159v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of chronic kidney disease after surgical aortic valve replacement or transcatheter aortic valve implantation</w:t>
+                <w:t xml:space="preserve">Early Acute Microvascular Kidney Transplant Rejection in the Absence of Anti-HLA Antibodies Is Associated with Preformed IgG Antibodies against Diverse Glomerular Endothelial Cell Antigens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Reuillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Marianne Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+                <w:t xml:space="preserve">Baptiste Lamarthée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
+                <w:t xml:space="preserve">Sylvain Pagie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah See</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of the American Society of Nephrology, 30 (4), pp.692-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.2018080868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485987v1</w:t>
+                <w:t xml:space="preserve">hal-04522988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allograft and patient survival after sequential HSCT and kidney transplantation from the same donor—A multicenter analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Jacobsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masouridi Levrat Stavroula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.475-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajt.14970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracorporeal photopheresis for the treatment of graft rejection in 33 adult kidney transplant recipients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of chronic kidney disease after surgical aortic valve replacement or transcatheter aortic valve implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grimbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Adrien Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion and Apheresis Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.transci.2019.06.031⟩</w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.162 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488035v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Highly Individualized Complement Blockade Has Revolutionized Clinical Outcomes after Kidney Transplantation and Renal Epidemiology of Atypical Hemolytic Uremic Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (12), pp.2449-2463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1681/ASN.2019040331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of Older Patients (&gt;= 60 years) with New-Onset Idiopathic Nephrotic Syndrome Receiving Immunosuppressive Regimen: A Multicentre Study of 116 Patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracorporeal photopheresis for the treatment of graft rejection in 33 adult kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+                <w:t xml:space="preserve">Mathilde Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Sayegh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lionet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8030298⟩</w:t>
+              <w:t xml:space="preserve">Transfusion and Apheresis Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.515 - 524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.transci.2019.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627388v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol Biopsies in Patients with Subclinical De Novo DSA After Kidney Transplantation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Outcomes of Older Patients (&gt;= 60 years) with New-Onset Idiopathic Nephrotic Syndrome Receiving Immunosuppressive Regimen: A Multicentre Study of 116 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Colliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Karras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Boffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8030298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02444985v1</w:t>
+                <w:t xml:space="preserve">hal-02627388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No impact of disseminated intravascular coagulation in kidney donors on long-term kidney transplantation outcome: A multicenter propensity-matched study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baudenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.448-456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajt.15008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Acute Microvascular Kidney Transplant Rejection in the Absence of Anti-HLA Antibodies Is Associated with Preformed IgG Antibodies against Diverse Glomerular Endothelial Cell Antigens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah See</w:t>
+                <w:t xml:space="preserve">Protocol Biopsies in Patients with Subclinical De Novo DSA After Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Rabant</w:t>
+                <w:t xml:space="preserve">Maite Jaureguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Sayegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Journal of the American Society of Nephrology, 30 (4), pp.692-709. </w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1681/ASN.2018080868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000003055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522988v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02444985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyalinose segmentaire et focale collapsante secondaire au cytomégalovirus : à propos d’un cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1), pp.50-53. </w:t>
@@ -9088,103 +9088,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunoallergic interstitial nephritis secondary to denosumab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 85 (2), pp.253-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9218,103 +9218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’obésité en transplantation rénale : étude monocentrique de cohorte et revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Grèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (6), pp.454-461. </w:t>
@@ -9365,51 +9365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence of Renal Cell Cancer After Renal Transplantation in a Multicenter French Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Anglicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9486,103 +9486,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ischemia reperfusion injury in kidney transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kemeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (52), pp.e13650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9616,90 +9616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloimmunization After Cryopreserved Arterial Allografts in a Patient on a Kidney Transplantation Waiting List</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Quainon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aniort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Elisabeth Heng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9746,77 +9746,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antineutrophilic cytoplasmic antibody-associated vasculitis and malignant hemopathies, a retrospective study of 16 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Guenno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cartery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9880,103 +9880,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituximab for Recurrence of Primary Focal Segmental Glomerulosclerosis After Kidney Transplantation: Clinical Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Canaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Büchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Rivalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Colosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101 (3), pp.649-656. </w:t>
@@ -10008,286 +10008,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-TNFα therapy for chronic inflammatory disease in kidney transplant recipients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Efficacy of rituximab and plasmapharesis in an adult patient with antifactor H autoantibody-associated hemolytic uremic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joseph Rivalan</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 95 (41), pp.e5108</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 95 (39), pp.e5007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000005007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548269v1</w:t>
+                <w:t xml:space="preserve">hal-04885648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of rituximab and plasmapharesis in an adult patient with antifactor H autoantibody-associated hemolytic uremic syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anti-TNFα therapy for chronic inflammatory disease in kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lautrette</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Anglicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Rivalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 95 (39), pp.e5007. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 95 (41), pp.e5108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885648v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmful effect of saline infusion in a patient with glycyrrhizic acid poisoning</w:t>
               </w:r>
@@ -10299,77 +10299,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Caubet-Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tubery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CJEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (03), pp.224-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10679,64 +10679,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term Results of Conversion From Calcineurin Inhibitors to Sirolimus in 150 Maintenance Kidney Transplant Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guilbeau-Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10813,51 +10813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severe Colchicine Intoxication in a Renal Transplant Recipient on Cyclosporine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10959,64 +10959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with chronic hepatitis in patients with hepatitis E virus infection who have received solid organ transplants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth B. Haagsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11087,632 +11087,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00926426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatitis E Virus‐Induced Neurological Symptoms in a Kidney‐Transplant Patient with Chronic Hepatitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characteristics of Autochthonous Hepatitis E Virus Infection in Solid‐Organ Transplant Recipients in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Legrand-Abravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Izopet</w:t>
+                <w:t xml:space="preserve">Karine Sandres-Saune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Cintas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E Uro‐coste</w:t>
+                <w:t xml:space="preserve">Martine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2010.03068.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 202 (6), pp.835-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/655899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889865v1</w:t>
+                <w:t xml:space="preserve">hal-05096139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribavirin Therapy Inhibits Viral Replication on Patients With Chronic Hepatitis E Virus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Abravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 139 (5), pp.1612-1618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/j.gastro.2010.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-month pegylated interferon-alpha-2a therapy for chronic hepatitis E virus infection in a haemodialysis patient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Kamar</w:t>
+                <w:t xml:space="preserve">Hepatitis E Virus‐Induced Neurological Symptoms in a Kidney‐Transplant Patient with Chronic Hepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Izopet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Abravanel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">P Cintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Cardeau-Desangles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mansuy</w:t>
+                <w:t xml:space="preserve">E Uro‐coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfq282⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1321 - 1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-6143.2010.03068.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096140v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of Autochthonous Hepatitis E Virus Infection in Solid‐Organ Transplant Recipients in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kamar</w:t>
+                <w:t xml:space="preserve">Three-month pegylated interferon-alpha-2a therapy for chronic hepatitis E virus infection in a haemodialysis patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sandres-Saune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Garrouste</w:t>
+                <w:t xml:space="preserve">I. Cardeau-Desangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Dubois</w:t>
+                <w:t xml:space="preserve">J. Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 202 (6), pp.835-844. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (8), pp.2792-2795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/655899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfq282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096139v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Immunosuppressive Therapy on the Natural History of Genotype 3 Hepatitis-E Virus Infection After Organ Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janick Selves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11763,90 +11763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegylated Interferon‐α for Treating Chronic Hepatitis E Virus Infection after Liver Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Abravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11897,51 +11897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanita phalloides poisoning-induced end-stage renal failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12014,64 +12014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of cryoglobulinemia and autoimmune markers in liver transplant patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Kamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12139,51 +12139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hémorragie intra-alvéolaire fulminante : transformation d’une maladie de Horton en vascularite ANCA-positive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12311,51 +12311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Garrouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12600,51 +12600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05444409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Benotmane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kamar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danthu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sandres-Saun&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mrozek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Zaghdoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ravel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf158" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maigret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Basle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ecotiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cubilier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chergui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.02.028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olabe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70116" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598042v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frontczak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prudhomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud del Bello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kassab" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanish Soorojebally" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.102940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Akesson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kenji Nakano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bj&#246;rk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-03972-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095689v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Bouraima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kahouadji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2024.117782" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Uro-Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae108" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2239441" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delanaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Derain Dubourg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbebaisse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae261" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.13518" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095700v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blandin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Geoffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15458" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689240v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Guen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70708-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouzaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cahierc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.01.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mathurin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.10.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturny-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00139-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127032v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Kaysi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Abdelkader" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-017-0449-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Cambou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Millet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malvezzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Timsit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.10556" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Noelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chauveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.11775" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiddo Heerspink" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Radhakrishnan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Alpers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barratt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Bieler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)00569-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04583825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Petiot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ebert" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn O Eriksen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac241" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monchaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cr&#233;pin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Tafzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.11366" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095674v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Rovin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02302-4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04515355v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cr&#233;pin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lionet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augusto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hazzan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.46" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gr&#232;ze" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Heng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Meuleman" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2021.12.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095603v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica van der Weijden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mj&#248;en" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingela Ferhman-Ekholm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2021-1011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03419373v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumond" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aulagnon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13708" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab277" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665050v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barrou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13870" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662303v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquemont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roberts" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz229" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095159v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dufour-Nourigat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sibille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.06.039" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03368968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pottel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M20-4366" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630516v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganea" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hummel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Knebelman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.04.029" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095612v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15132" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanaret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#252;chler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16504" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095582v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Sakhawi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Melica" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa231" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449361v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freist" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Rouzaire" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.10.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangolie Kaveri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laurent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Jaur&#233;guy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249934" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faure" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.12.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280899v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radenne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Conti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13665" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278504v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barbour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scully" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Ariceta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spero Cataland" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Garlo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.03.884" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095527v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chevallier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.06.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934545v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champtiaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liot&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Karoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.03.012" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493175v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.07.039" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095714v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Terrec" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chavarot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sberro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113479" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956339v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Piraud" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236948" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490285v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Barbour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.01.035" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz255" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886887v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delaval" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Agard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tr&#233;fond" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41527" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095507v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaulerry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Rabot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13000-020-00980-6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465266v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legrand-Abravanel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Behrendt" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hofmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Phillippe Pageaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz953" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889903v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nyman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Neil Dalton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa039" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03340159v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abbassi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.07.042" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485987v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuillard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.10.003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095744v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eder" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwarz" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kammer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Jacobsen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masouridi Levrat Stavroula" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14970" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488035v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tamain" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sayegh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grimbert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2019.06.031" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02556079v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zuber" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019040331" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627388v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Colliou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8030298" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444985v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Jaureguy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003055" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548266v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudenon" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15008" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522988v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delville" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lamarth&#233;e" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah See" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2018080868" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548305v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.06.002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548303v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.01.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095758v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.01.002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573109v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Cognard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548261v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013650" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548297v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quainon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Heng" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001783" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096133v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cartery" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillevin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.01.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548275v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rivalan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001160" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548269v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bachelier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885648v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Deville" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coppo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000005007" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889870v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Caubet-Kamar" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tubery" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauque" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s148180350001229x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723570v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustafa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouste" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Bertrand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kauffmann" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.11.021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGR5QHGP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484723v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bicilli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courtin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferrier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-259.v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096135v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guitard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esposito" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6002/ect.2011.0116" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Philipponnet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaysi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Enache" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiple" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.09.028" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNWZQGXD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926426v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth B. Haagsma" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garrigue" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Pischke" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.02.050" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889865v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Izopet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cintas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Uro&#8208;coste" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2010.03068.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096138v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhomme" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.08.002" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096140v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abravanel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cardeau-Desangles" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansuy" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfq282" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096139v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sandres-Saune" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/655899" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096147v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Selves" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181c4096c" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096142v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/650488" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889854v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;mery" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/cnp71571" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409027v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boulestin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavayssiere" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889829v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sailler" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astudillo" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cointault" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2007.08.012" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6B6GZ75-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889836v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Launay" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Astudillo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bazex" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2006.11.012" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5N6XH1G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05444409v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasriel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilies Benotmane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kamar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danthu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frontczak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Prudhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud del Bello" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kassab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanish Soorojebally" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.102940" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Akesson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Kenji Nakano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bj&#246;rk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-03972-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096149v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mrozek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Zaghdoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ravel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf158" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire V Hoffmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Meur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Moal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grall-J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Le Nan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanmic.2025.101146" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garrouste" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sandres-Saun&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Abravanel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jit438" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maigret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Basle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ecotiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cubilier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Chergui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ramos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.02.028" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olabe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70116" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delanaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Derain Dubourg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbebaisse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Couzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae261" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lemal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Blandin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Uro-Coste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Geoffroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.15458" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-70708-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04862668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2024.13518" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Audard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae108" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Doug&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Bouraima" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kahouadji" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cca.2024.117782" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeromine Trefond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tanguy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2023.2239441" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Reitz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rouzaire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cahierc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2024.01.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sturny-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00139-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096159v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mathurin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jachiet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Guenno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.10.026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095674v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Rovin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barratt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiddo Heerspink" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Alpers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Bieler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)02302-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04515355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cr&#233;pin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lionet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Augusto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hazzan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ndt.2023.46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094872v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Cambou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Millet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Malvezzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Timsit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.10556" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127032v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Kaysi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj Abdelkader" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Isnard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-017-0449-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jai Radhakrishnan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(23)00569-X" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888758v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Noelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mayet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chauveau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.11775" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182787v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monchaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Woillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Cr&#233;pin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Tafzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Micallef" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ti.2023.11366" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04583825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vidal-Petiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ebert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn O Eriksen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac241" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095603v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica van der Weijden" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Mj&#248;en" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingela Ferhman-Ekholm" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2021-1011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095177v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martins" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bridoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goujon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Meuleman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2021.12.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gr&#232;ze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Heng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2022.03.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548106v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lanaret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Anglicheau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#252;chler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.16504" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662303v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquemont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roberts" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Allard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz229" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03419373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dumond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aulagnon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Etienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Heng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13708" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665050v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Jacquemont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lazareth" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barrou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13870" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426442v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab277" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ganea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dao" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hummel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Knebelman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.04.029" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095612v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15132" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03368968v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Pottel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/M20-4366" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095159v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Javaugue" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dufour-Nourigat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Desport" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sibille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.06.039" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03449361v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freist" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier Rouzaire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.10.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095582v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Sakhawi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Melica" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Scemla" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa231" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03751893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rangolie Kaveri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Laurent" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Jaur&#233;guy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249934" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Radenne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filomena Conti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.13665" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03238779v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Faure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2020.12.005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03278504v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barbour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scully" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Ariceta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spero Cataland" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Garlo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.03.884" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889903v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nyman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Neil Dalton" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa039" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03340159v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abbassi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.07.042" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493175v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kemeny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.07.039" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956339v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Piraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236948" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095714v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Terrec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chavarot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sberro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9113479" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934545v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champtiaux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Liot&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Karoui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Miceli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2020.03.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095527v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Chevallier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chler" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouvier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2020.06.005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490285v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rondeau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Barbour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.01.035" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095487v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz255" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886887v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delaval" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Schein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Agard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tr&#233;fond" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.41527" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095507v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaulerry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Machet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Rabot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13000-020-00980-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02465266v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legrand-Abravanel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Behrendt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hofmann" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Phillippe Pageaux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz953" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04522988v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delville" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lamarth&#233;e" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pagie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah See" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rabant" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2018080868" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095744v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eder" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwarz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kammer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Jacobsen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masouridi Levrat Stavroula" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.14970" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485987v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuillard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Souteyrand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2018.10.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02556079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zuber" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2019040331" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488035v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tamain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Sayegh" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grimbert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2019.06.031" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627388v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Colliou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boffa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8030298" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548266v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baudenon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajt.15008" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444985v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Jaureguy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000003055" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548305v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.06.002" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548303v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2017.01.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095758v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.01.002" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03573109v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Cognard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Girerd" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548261v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000013650" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548297v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quainon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Heng" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001783" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096133v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cartery" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillevin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.01.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548275v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Rivalan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001160" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885648v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Deville" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coppo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000005007" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548269v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bachelier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889870v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Caubet-Kamar" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tubery" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lauque" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s148180350001229x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723570v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moustafa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouste" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Bertrand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kauffmann" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmidt" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annfar.2013.11.021" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGR5QHGP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484723v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moisset" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vitello" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bicilli" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courtin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ferrier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-259.v2" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096135v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guilbeau-Frugier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guitard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Esposito" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6002/ect.2011.0116" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889898v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Philipponnet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaysi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Enache" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiple" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transproceed.2012.09.028" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNWZQGXD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00926426v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth B. Haagsma" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Garrigue" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Pischke" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.02.050" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096139v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sandres-Saune" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dubois" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/655899" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096138v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lhomme" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2010.08.002" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889865v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Izopet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cintas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Uro&#8208;coste" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-6143.2010.03068.x" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096140v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abravanel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cardeau-Desangles" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mansuy" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfq282" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096147v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Selves" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0b013e3181c4096c" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096142v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/650488" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889854v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#233;mery" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Boudat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/cnp71571" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00409027v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boulestin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lavayssiere" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889829v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sailler" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Astudillo" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cointault" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2007.08.012" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6B6GZ75-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04889836v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Borel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Launay" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Astudillo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bazex" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2006.11.012" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5N6XH1G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>