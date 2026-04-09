--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -234,831 +234,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistable and Water‐Operable Hemiindigo Photoswitches Allow Optical Control of Acetylcholinesterase Activity with Visible Light</w:t>
+                <w:t xml:space="preserve">A photoswitchable positive allosteric modulator to control the activation of the metabotropic glutamate receptor 5 by light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
+                <w:t xml:space="preserve">Anaëlle Dumazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morane Beaumet</w:t>
+                <w:t xml:space="preserve">Roser Borras-Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
+                <w:t xml:space="preserve">Iona Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Goudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martial Boggio‐pasqua</w:t>
+                <w:t xml:space="preserve">Xiaojing Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistryEurope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceur.202500221⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 240, pp.117065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2025.117065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339073v1</w:t>
+                <w:t xml:space="preserve">hal-05140566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A photoswitchable positive allosteric modulator to control the activation of the metabotropic glutamate receptor 5 by light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bistable and Water‐Operable Hemiindigo Photoswitches Allow Optical Control of Acetylcholinesterase Activity with Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Dumazer</w:t>
+                <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roser Borras-Tuduri</w:t>
+                <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iona Truong</w:t>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojing Cong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Malhaire</w:t>
+                <w:t xml:space="preserve">Martial Boggio‐pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 240, pp.117065. </w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (5), pp.e202500221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2025.117065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202500221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140566v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ‘double-edged’ role for type-5 metabotropic glutamate receptors in pain disclosed by light-sensitive drugs</w:t>
+                <w:t xml:space="preserve">Photoswitchable positive allosteric modulators of metabotropic glutamate receptor 4 to improve selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Notartomaso</w:t>
+                <w:t xml:space="preserve">Silvia Panarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Antenucci</w:t>
+                <w:t xml:space="preserve">Aleix González-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariacristina Mazzitelli</w:t>
+                <w:t xml:space="preserve">Alice E Berizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rovira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serena Boccella</w:t>
+                <w:t xml:space="preserve">Roser Borràs-Tudurí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.94931⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.110123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676043v1</w:t>
+                <w:t xml:space="preserve">hal-04609139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Control of Adenosine A 2A Receptor Using Istradefylline Photosensitivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Dumazer</w:t>
+                <w:t xml:space="preserve">Novel Inhibitory Site Revealed by XAP044 Mode of Action on the Metabotropic Glutamate 7 Receptor Venus Flytrap Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunzia Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gómez-Santacana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Malhaire</w:t>
+                <w:t xml:space="preserve">Alexandre Cabayé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Jopling</w:t>
+                <w:t xml:space="preserve">Isabelle Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Maurel</w:t>
+                <w:t xml:space="preserve">Ralf Glatthar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Tora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.3c00721⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 67 (14), pp.11662-11687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c01924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425630v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoswitchable positive allosteric modulators of metabotropic glutamate receptor 4 to improve selectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Panarello</w:t>
+                <w:t xml:space="preserve">Optical Control of Adenosine A 2A Receptor Using Istradefylline Photosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dumazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleix González-Díez</w:t>
+                <w:t xml:space="preserve">Xavier Gómez-Santacana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice E Berizzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fanny Malhaire</w:t>
+                <w:t xml:space="preserve">Chris Jopling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roser Borràs-Tudurí</w:t>
+                <w:t xml:space="preserve">Damien Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (6), pp.110123. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 15 (3), pp.645-655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.3c00721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609139v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Inhibitory Site Revealed by XAP044 Mode of Action on the Metabotropic Glutamate 7 Receptor Venus Flytrap Domain</w:t>
+                <w:t xml:space="preserve">A ‘double-edged’ role for type-5 metabotropic glutamate receptors in pain disclosed by light-sensitive drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nunzia Cristiano</w:t>
+                <w:t xml:space="preserve">Serena Notartomaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cabayé</w:t>
+                <w:t xml:space="preserve">Nico Antenucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Brabet</w:t>
+                <w:t xml:space="preserve">Mariacristina Mazzitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Glatthar</w:t>
+                <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Tora</w:t>
+                <w:t xml:space="preserve">Serena Boccella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 67 (14), pp.11662-11687. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.e94931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c01924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.94931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569147v1</w:t>
+                <w:t xml:space="preserve">hal-04676043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photopharmacological manipulation of amygdala metabotropic glutamate receptor mGlu4 alleviates neuropathic pain</w:t>
               </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juri Aparicio Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Llebaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 187, pp.106602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1299,51 +1299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Molecular mechanisms of nociception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1384,386 +1384,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Union of Basic and Clinical Pharmacology. CXI. Pharmacology, Signaling, and Physiology of Metabotropic Glutamate Receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les avancées récentes dans le domaine de la biologie structurale des récepteurs couplés aux protéines G de la classe C : Le récepteur métabotropique du glutamate 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dumazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen J Gregory</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vinothkumar Kutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73 (1), pp.521-569. </w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215 (3-4), pp.85-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/pr.119.019133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2021013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099669v1</w:t>
+                <w:t xml:space="preserve">hal-03744975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avancées récentes dans le domaine de la biologie structurale des récepteurs couplés aux protéines G de la classe C : Le récepteur métabotropique du glutamate 5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vinothkumar Kutti</w:t>
+                <w:t xml:space="preserve">THE CONCISE GUIDE TO PHARMACOLOGY 2021/22: G protein‐coupled receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Christopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Davenport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eamonn Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Mathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2021013⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 178 (S1), pp.e0243333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.15538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744975v2</w:t>
+                <w:t xml:space="preserve">hal-03875300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE CONCISE GUIDE TO PHARMACOLOGY 2021/22: G protein‐coupled receptors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International Union of Basic and Clinical Pharmacology. CXI. Pharmacology, Signaling, and Physiology of Metabotropic Glutamate Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen J Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 178 (S1), pp.e0243333. </w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (1), pp.521-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bph.15538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/pr.119.019133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875300v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agonists and allosteric modulators promote signaling from different metabotropic glutamate receptor 5 conformations</w:t>
               </w:r>
@@ -2298,51 +2298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Trends in Pain Modulation by Metabotropic Glutamate Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2376,64 +2376,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding light on metabotropic glutamate receptors using optogenetics and photopharmacology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Llebaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2652,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelliah Selvam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,51 +2786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleine Zussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Gomez-Santacana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri de Bundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2907,51 +2907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride ions stabilize the glutamate-induced active state of the metabotropic glutamate receptor 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie S. Tora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marinette Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3080,51 +3080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moreno-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Ar Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, </w:t>
@@ -3162,103 +3162,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional isomers of bispyridine benzene derivatives induce efficacy changes on mGlu 5 negative allosteric modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gómez-Santacana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.567-576. </w:t>
@@ -3296,77 +3296,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illuminating Phenylazopyridines To Photoswitch Metabotropic Glutamate Receptors: From the Flask to the Animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gómez-Santacana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pittolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,51 +3456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc López-Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Notartomaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Scarselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3564,51 +3564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptoGluNAM4.1, a Photoswitchable Allosteric Antagonist for Real-Time Control of mGlu4 Receptor Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Trapero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3737,51 +3737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette N. Erichsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie S. Tora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3858,77 +3858,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaias Lans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gómez-Santacana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (5), pp.441-454. </w:t>
@@ -3966,51 +3966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping binding sites drive allosteric agonism and positive cooperativity in type 4 metabotropic glutamate receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie S. Tora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (12), pp.2523-2526. </w:t>
@@ -4381,90 +4381,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric modulation of metabotropic glutamate receptors by chloride ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie S. Tora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Dione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues-Olivier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (10), pp.4174-4188. </w:t>
@@ -4515,51 +4515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic potential of group III metabotropic glutamate receptor ligands in pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 20, pp.64-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4593,51 +4593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the active conformation of cyclohexane carboxylate positive allosteric modulators of the type 4 metabotropic glutamate receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,51 +4778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Gomez-Santacana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Eckelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Quirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (15), pp.4716-26. </w:t>
@@ -5287,51 +5287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel selective metabotropic glutamate receptor 4 agonist reveals new possibilities for developing subtype selective ligands with therapeutic potential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5421,51 +5421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Selective Metabotropic Glutamate Receptor type 4 Agonist Reveals New ways to Develop Subtype Selective Orthosteric Ligands with Potential Therapeutic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5585,51 +5585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5719,51 +5719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelliah Selvam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Courtiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5857,51 +5857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lherondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (4), pp.587-588. </w:t>
@@ -5964,51 +5964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-{4-Chloro-2-[(1,3-dioxo-1,3-dihydro-2H-isoindol-2-yl)methyl]phenyl}-2-hydroxybenzamide (CPPHA) acts through a novel site as a positive allosteric modulator of group 1 metabotropic glutamate receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,51 +6094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Nong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamondanai Hemstapat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6228,51 +6228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6348,51 +6348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group III metabotropic glutamate receptors inhibit hyperalgesia in animal models of inflammation and neuropathic pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chapuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6495,51 +6495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-(+)-2-Amino-4-thiophosphonobutyric acid (L-thioAP4), a new potent agonist of group III metabotropic glutamate receptors: increased distal acidity affords enhanced potency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelliah Selvam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6783,90 +6783,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a single heptahelical domain being turned on upon activation of a dimeric GPCR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Hlavackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kniazeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Zikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (3), pp.499-509. </w:t>
@@ -6956,51 +6956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 272, pp.2947-55. </w:t>
@@ -7038,51 +7038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric functioning of dimeric metabotropic glutamate receptors disclosed by positive allosteric modulators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kniazeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7090,51 +7090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Hlavackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 280 (26), pp.24380-5. </w:t>
@@ -7166,325 +7166,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00318925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heptahelical domain of metabotropic glutamate receptor 5 behaves like rhodopsin-like receptors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Locking the dimeric GABA(B) G-protein-coupled receptor in its active state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Kniazeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Saintot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Kniazeff</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jianfeng Liu</w:t>
+                <w:t xml:space="preserve">Annie Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 101 (1), pp.378-83. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (2), pp.370-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0304699101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3141-03.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00319003v1</w:t>
+                <w:t xml:space="preserve">hal-00319013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locking the dimeric GABA(B) G-protein-coupled receptor in its active state.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heptahelical domain of metabotropic glutamate receptor 5 behaves like rhodopsin-like receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kniazeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Goudet</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 24 (2), pp.370-7. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (1), pp.378-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3141-03.2004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0304699101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00319013v1</w:t>
+                <w:t xml:space="preserve">inserm-00319003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium ions promote assembly of channel-like structures from beticolin o, a non-peptide fungal toxin purified from Cercospora beticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7658,51 +7658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gòmez-Santacana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7891,51 +7891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies and considerations of G-protein-coupled receptor photopharmacology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christopher J. Langmead. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Structure to Clinical Development: Allosteric Modulation of G Protein-Coupled Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88, Elsevier, pp.143-172, 2020, Advances in Pharmacology, 978-0-12-820187-9. </w:t>
@@ -8031,51 +8031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleine Zussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Gomez-Santacana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri de Bundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8301,51 +8301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cannone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Malhaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Ferguson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fouillen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55439-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia da Mata Lazinski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio&#8208;pasqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500221" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140566v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dumazer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Borras-Tuduri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Truong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.117065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Notartomaso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Antenucci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Mazzitelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rovira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Boccella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94931" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#243;mez-Santacana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jopling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.3c00721" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609139v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Panarello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Gonz&#225;lez-D&#237;ez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice E Berizzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Borr&#224;s-Tudur&#237;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Cristiano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabay&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brabet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Glatthar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Tora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01924" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Aparicio Arias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Llebaria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2022.106602" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Alexander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Christopoulos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Davenport" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Kelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Mathie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16177" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.1025230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J Gregory" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.119.019133" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744975v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinothkumar Kutti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2021013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15538" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Nasrallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Briot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berizzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ricart-Ortega" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanlo Catena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02772-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.0c00054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Davenport" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00464" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2018.01.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388698v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazak Belhocine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Veglianese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Hounsou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.07.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKNQ76NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelliah Selvam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oueslati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berin Karaman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01438" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleine Zussy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gomez-Santacana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrazzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.223" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S. Tora" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marinette Cao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Olofsson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.08.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyong Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ar Dalton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26985" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dalton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.01.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pittolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.6b00353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#243;pez-Cano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Scarselli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Pietro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.23545.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trapero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Faucherre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.06.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri H. V. Huynh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette N. Erichsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sagot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b01333" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448289v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Lans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159x13666150407231417" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rodrigo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-257287" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268872v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Commare" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deschamps" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01960A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ivashkin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemonnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.04.043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065116v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dione" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues-Olivier Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-269746" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2014.11.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Harrak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402190" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6LMS5W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pittolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eckelt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1612" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Ling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ulmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1221-13.2013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quirion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.06.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9S8Z72S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionetto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molinaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.111.074765" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182946v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Courtiol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deltheil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessiron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195941" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384798v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901523t" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384832v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Lemasson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384860v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beurrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lherondel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2008.06.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9KRK3HG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318958v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelin Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeffrey Conn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.107.040097" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Nong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamondanai Hemstapat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Paulis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.032425" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318976v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sibille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lopez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Valenti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm070262c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5Z60BGM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318859v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2007.08.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm070400y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GMBQGVP8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318996v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fink" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grillet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.08.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJSMCGT2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318934v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Hlavackova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kniazeff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zikova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600557" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00094959v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Liu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Binet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04728.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M502642200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319003v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vol" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0304699101" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319013v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Saintot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charnet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3141-03.2004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690441v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ildefonse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00129.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Mathias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vitalis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#242;mez-Santacana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280250v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863838v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apha.2019.12.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448333v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2018.4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cannone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Malhaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Ferguson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fouillen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55439-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dumazer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Borras-Tuduri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Truong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.117065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia da Mata Lazinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio&#8208;pasqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500221" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Panarello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Gonz&#225;lez-D&#237;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice E Berizzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Borr&#224;s-Tudur&#237;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Cristiano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabay&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brabet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Glatthar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Tora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#243;mez-Santacana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jopling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.3c00721" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Notartomaso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Antenucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Mazzitelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rovira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Boccella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94931" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Aparicio Arias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Llebaria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2022.106602" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Alexander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Christopoulos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Davenport" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Kelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Mathie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16177" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.1025230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744975v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinothkumar Kutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2021013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15538" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J Gregory" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.119.019133" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Nasrallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Briot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berizzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ricart-Ortega" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanlo Catena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02772-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.0c00054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Davenport" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00464" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2018.01.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388698v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazak Belhocine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Veglianese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Hounsou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.07.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKNQ76NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelliah Selvam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oueslati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berin Karaman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01438" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleine Zussy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gomez-Santacana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrazzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.223" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S. Tora" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marinette Cao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Olofsson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.08.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyong Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ar Dalton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26985" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dalton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.01.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pittolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.6b00353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#243;pez-Cano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Scarselli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Pietro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.23545.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trapero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Faucherre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.06.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri H. V. Huynh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette N. Erichsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sagot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b01333" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448289v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Lans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159x13666150407231417" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rodrigo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-257287" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268872v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Commare" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deschamps" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01960A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ivashkin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemonnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.04.043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065116v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dione" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues-Olivier Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-269746" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2014.11.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Harrak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402190" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6LMS5W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pittolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eckelt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1612" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Ling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ulmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1221-13.2013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quirion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.06.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9S8Z72S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionetto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molinaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.111.074765" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182946v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Courtiol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deltheil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessiron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195941" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384798v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901523t" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384832v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Lemasson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384860v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beurrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lherondel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2008.06.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9KRK3HG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318958v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelin Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeffrey Conn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.107.040097" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Nong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamondanai Hemstapat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Paulis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.032425" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318976v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sibille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lopez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Valenti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm070262c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5Z60BGM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318859v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2007.08.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm070400y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GMBQGVP8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318996v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fink" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grillet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.08.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJSMCGT2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318934v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Hlavackova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kniazeff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zikova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600557" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00094959v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Liu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Binet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04728.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M502642200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319013v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Saintot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3141-03.2004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319003v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0304699101" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690441v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ildefonse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00129.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Mathias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vitalis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#242;mez-Santacana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280250v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863838v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apha.2019.12.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448333v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2018.4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>