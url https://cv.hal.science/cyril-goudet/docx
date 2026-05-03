--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,7801 +66,7801 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shedding light on left hippocampal mGlu5 in Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleine Zussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gòmez-Santacana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformational diversity in class C GPCR positive allosteric modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational diversity in class C GPCR positive allosteric modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (1), pp.619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-55439-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A photoswitchable positive allosteric modulator to control the activation of the metabotropic glutamate receptor 5 by light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Dumazer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Borras-Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iona Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 240, pp.117065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcp.2025.117065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistable and Water‐Operable Hemiindigo Photoswitches Allow Optical Control of Acetylcholinesterase Activity with Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia da Mata Lazinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Beaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Boggio‐pasqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistryEurope</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (5), pp.e202500221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ceur.202500221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoswitchable positive allosteric modulators of metabotropic glutamate receptor 4 to improve selectivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optical Control of Adenosine A 2A Receptor Using Istradefylline Photosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dumazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gómez-Santacana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roser Borràs-Tudurí</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Jopling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110123⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 15 (3), pp.645-655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.3c00721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609139v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Inhibitory Site Revealed by XAP044 Mode of Action on the Metabotropic Glutamate 7 Receptor Venus Flytrap Domain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amelie Tora</w:t>
+                <w:t xml:space="preserve">A ‘double-edged’ role for type-5 metabotropic glutamate receptors in pain disclosed by light-sensitive drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Notartomaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Antenucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariacristina Mazzitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Boccella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c01924⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.e94931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.94931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569147v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Control of Adenosine A 2A Receptor Using Istradefylline Photosensitivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Maurel</w:t>
+                <w:t xml:space="preserve">Novel Inhibitory Site Revealed by XAP044 Mode of Action on the Metabotropic Glutamate 7 Receptor Venus Flytrap Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunzia Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cabayé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Glatthar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Tora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.3c00721⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 67 (14), pp.11662-11687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.3c01924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425630v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ‘double-edged’ role for type-5 metabotropic glutamate receptors in pain disclosed by light-sensitive drugs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serena Boccella</w:t>
+                <w:t xml:space="preserve">Photoswitchable positive allosteric modulators of metabotropic glutamate receptor 4 to improve selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Panarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleix González-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice E Berizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Borràs-Tudurí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.94931⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (6), pp.110123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.110123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676043v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photopharmacological manipulation of amygdala metabotropic glutamate receptor mGlu4 alleviates neuropathic pain</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Concise Guide to PHARMACOLOGY 2023/24: G protein-coupled receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Christopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Davenport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eamonn Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Mathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2022.106602⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 180 (S2), pp.S23-S144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.16177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03914258v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Concise Guide to PHARMACOLOGY 2023/24: G protein-coupled receptors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photopharmacological manipulation of amygdala metabotropic glutamate receptor mGlu4 alleviates neuropathic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juri Aparicio Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Llebaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.16177⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.106602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2022.106602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04858591v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Molecular mechanisms of nociception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, pp.1025230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnmol.2022.1025230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avancées récentes dans le domaine de la biologie structurale des récepteurs couplés aux protéines G de la classe C : Le récepteur métabotropique du glutamate 5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International Union of Basic and Clinical Pharmacology. CXI. Pharmacology, Signaling, and Physiology of Metabotropic Glutamate Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen J Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jbio/2021013⟩</w:t>
+              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (1), pp.521-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/pr.119.019133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744975v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE CONCISE GUIDE TO PHARMACOLOGY 2021/22: G protein‐coupled receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Christopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Davenport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eamonn Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Mathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 178 (S1), pp.e0243333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bph.15538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Union of Basic and Clinical Pharmacology. CXI. Pharmacology, Signaling, and Physiology of Metabotropic Glutamate Receptors</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les avancées récentes dans le domaine de la biologie structurale des récepteurs couplés aux protéines G de la classe C : Le récepteur métabotropique du glutamate 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Dumazer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinothkumar Kutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/pr.119.019133⟩</w:t>
+              <w:t xml:space="preserve">Biologie Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215 (3-4), pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jbio/2021013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099669v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agonists and allosteric modulators promote signaling from different metabotropic glutamate receptor 5 conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (9), pp.109648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a mass spectrometry binding assay for mGlu5 receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Mechanistic insights into light-driven allosteric control of GPCR biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ricart-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanlo Catena</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-020-02772-9⟩</w:t>
+              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (5), pp.883-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsptsci.0c00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884945v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights into light-driven allosteric control of GPCR biological activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a mass spectrometry binding assay for mGlu5 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ricart-Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanlo Catena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juanlo Catena</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Pharmacology &amp; Translational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsptsci.0c00054⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 412 (22), pp.5525-5535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-020-02772-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924800v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE CONCISE GUIDE TO PHARMACOLOGY 2019/20: G protein‐coupled receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Christopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony P Davenport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eamonn Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Mathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 176 (S1), pp.S21-S141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bph.14748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging Trends in Pain Modulation by Metabotropic Glutamate Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, pp.464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnmol.2018.00464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding light on metabotropic glutamate receptors using optogenetics and photopharmacology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Llebaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38, pp.8-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coph.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of orthosteric and allosteric group-III metabotropic glutamate receptor ligands on various G protein-coupled receptors with Tag-lite® assays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine C. Acher</w:t>
+                <w:t xml:space="preserve">Dynamic modulation of inflammatory pain-related affective and sensory symptoms by optical control of amygdala metabotropic glutamate receptor 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleine Zussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Gomez-Santacana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri de Bundel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ferrazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.509-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mp.2016.223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2018.07.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02388698v1</w:t>
+                <w:t xml:space="preserve">hal-02073218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Potency and Selectivity for Group III Metabotropic Glutamate Receptor Agonists Binding at Dual sites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiling of orthosteric and allosteric group-III metabotropic glutamate receptor ligands on various G protein-coupled receptors with Tag-lite® assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berin Karaman</w:t>
+                <w:t xml:space="preserve">Abderazak Belhocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Veglianese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candide Hounsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine C. Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01438⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.233-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2018.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018007v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modulation of inflammatory pain-related affective and sensory symptoms by optical control of amygdala metabotropic glutamate receptor 4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ferrazzo</w:t>
+                <w:t xml:space="preserve">Increased Potency and Selectivity for Group III Metabotropic Glutamate Receptor Agonists Binding at Dual sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelliah Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berin Karaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (5), pp.1969-1989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.7b01438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2016.223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02073218v1</w:t>
+                <w:t xml:space="preserve">hal-02018007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloride ions stabilize the glutamate-induced active state of the metabotropic glutamate receptor 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie S. Tora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marinette Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cabaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linnea Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140, pp.275-286. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2018.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric control of an asymmetric transduction in a G protein-coupled receptor heterodimer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rovira</w:t>
+                <w:t xml:space="preserve">Optical control of pain in vivo with a photoactive mGlu5 receptor negative allosteric modulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc López-Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Notartomaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Scarselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.23545.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.26985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02073040v1</w:t>
+                <w:t xml:space="preserve">hal-03549950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional isomers of bispyridine benzene derivatives induce efficacy changes on mGlu 5 negative allosteric modulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Allosteric control of an asymmetric transduction in a G protein-coupled receptor heterodimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junke Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongyong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moreno-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Ar Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.01.013⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.26985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066019v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating Phenylazopyridines To Photoswitch Metabotropic Glutamate Receptors: From the Flask to the Animals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Positional isomers of bispyridine benzene derivatives induce efficacy changes on mGlu 5 negative allosteric modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gómez-Santacana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charleine Zussy</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.6b00353⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.567-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066097v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical control of pain in vivo with a photoactive mGlu5 receptor negative allosteric modulator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Di Pietro</w:t>
+                <w:t xml:space="preserve">Illuminating Phenylazopyridines To Photoswitch Metabotropic Glutamate Receptors: From the Flask to the Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gómez-Santacana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pittolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charleine Zussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.23545.001⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.6b00353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549950v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OptoGluNAM4.1, a Photoswitchable Allosteric Antagonist for Real-Time Control of mGlu4 Receptor Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Trapero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Pittolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleine Zussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (8), pp.929--34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chembiol.2016.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 4-Functionalized Glutamate Analogues Are Selective Agonists at Metabotropic Glutamate Receptor Subtype 2 or Selective Agonists at Metabotropic Glutamate Receptor Group III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri H. V. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette N. Erichsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie S. Tora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59, pp.914-924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5b01333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shining Light on an mGlu5 Photoswitchable NAM: A Theoretical Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaias Lans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gómez-Santacana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (5), pp.441-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1570159x13666150407231417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overlapping binding sites drive allosteric agonism and positive cooperativity in type 4 metabotropic glutamate receptors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Therapeutic potential of group III metabotropic glutamate receptor ligands in pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.14-257287⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.64-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coph.2014.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943324v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the absolute configuration of phosphinic analogues of glutamate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Deschamps</w:t>
+                <w:t xml:space="preserve">Overlapping binding sites drive allosteric agonism and positive cooperativity in type 4 metabotropic glutamate receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tomas</w:t>
+                <w:t xml:space="preserve">Pauline Scholler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gonzalez-Bulnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4OB01960A⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.116--30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.14-257287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268872v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and studies on the mGluR agonist activity of FAP4 stereoisomers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Lemonnier</w:t>
+                <w:t xml:space="preserve">Determination of the absolute configuration of phosphinic analogues of glutamate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Commare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie S. Tora</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Goudet</w:t>
+                <w:t xml:space="preserve">Isabelle Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.04.043⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.1106-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4OB01960A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180138v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric modulation of metabotropic glutamate receptors by chloride ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Synthesis and studies on the mGluR agonist activity of FAP4 stereoisomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Ivashkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie S. Tora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Brabet</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.14-269746⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (12), pp.2523-2526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2015.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065116v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic potential of group III metabotropic glutamate receptor ligands in pain</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allosteric modulation of metabotropic glutamate receptors by chloride ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie S. Tora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Dione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues-Olivier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coph.2014.11.007⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (10), pp.4174-4188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.14-269746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950127v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the active conformation of cyclohexane carboxylate positive allosteric modulators of the type 4 metabotropic glutamate receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Harrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Trapero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gonzalez-Bulnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (12), pp.2685--98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmdc.201402190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An allosteric modulator to control endogenous G protein-coupled receptors with light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pittolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Gomez-Santacana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Eckelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (10), pp.813--5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nchembio.1612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alleviating Pain Hypersensitivity through Activation of Type 4 Metabotropic Glutamate Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33 (48), pp.18951-18965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1221-13.2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Α-amino-β-fluorocyclopropanecarboxylic acids as a new tool for drug development: synthesis of glutamic acid analogs and agonist activity towards metabotropic glutamate receptor 4.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A novel selective metabotropic glutamate receptor 4 agonist reveals new possibilities for developing subtype selective ligands with therapeutic potential.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Courtiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deltheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bessiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2012.06.006⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (4), pp.1682-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-195941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00996602v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinnabarinic Acid, an Endogenous Metabolite of the Kynurenine Pathway, Activates Type 4 Metabotropic Glutamate Receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Acher</w:t>
+                <w:t xml:space="preserve">Α-amino-β-fluorocyclopropanecarboxylic acids as a new tool for drug development: synthesis of glutamic acid analogs and agonist activity towards metabotropic glutamate receptor 4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Quirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.111.074765⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (15), pp.4716-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2012.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448364v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel selective metabotropic glutamate receptor 4 agonist reveals new possibilities for developing subtype selective ligands with therapeutic potential.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bessiron</w:t>
+                <w:t xml:space="preserve">Cinnabarinic Acid, an Endogenous Metabolite of the Kynurenine Pathway, Activates Type 4 Metabotropic Glutamate Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lionetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.11-195941⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81 (5), pp.643-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.111.074765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182946v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Selective Metabotropic Glutamate Receptor type 4 Agonist Reveals New ways to Develop Subtype Selective Orthosteric Ligands with Potential Therapeutic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Courtiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deltheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bessiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (1), pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Virtual Screening Hit Reveals New Possibilities for Developing Group III Metabotropic Glutamate Receptor Agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelliah Selvam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (7), pp.2797-2813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm901523t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is metabotropic glutamate receptor mGlu4R a good target to treat Parkinson's disease symptoms? Design and evaluation of potent and selective agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chelliah Selvam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Courtiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSP1-2111, a new orthosteric group III mGlur agonist with preferential activity on mGluR4, modulates the striatopallidal synapse and alleviates parkinsonian symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beurrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Revy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lherondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (4), pp.587-588. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2008.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-{4-Chloro-2-[(1,3-dioxo-1,3-dihydro-2H-isoindol-2-yl)methyl]phenyl}-2-hydroxybenzamide (CPPHA) acts through a novel site as a positive allosteric modulator of group 1 metabotropic glutamate receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yelin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Jeffrey Conn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (3), pp.909-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1124/mol.107.040097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00318958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of novel positive allosteric modulators of metabotropic glutamate receptor 5 with the negative allosteric antagonist site is required for potentiation of receptor responses.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L-(+)-2-Amino-4-thiophosphonobutyric acid (L-thioAP4), a new potent agonist of group III metabotropic glutamate receptors: increased distal acidity affords enhanced potency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chelliah Selvam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine C. Acher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.106.032425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (19), pp.4656-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm070400y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00319012v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00318965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of 1-amino-2-phosphonomethylcyclopropanecarboxylic acids, new group III metabotropic glutamate receptor agonists.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Oueslati</w:t>
+                <w:t xml:space="preserve">Interaction of novel positive allosteric modulators of metabotropic glutamate receptor 5 with the negative allosteric antagonist site is required for potentiation of receptor responses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Nong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamondanai Hemstapat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas de Paulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm070262c⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (5), pp.1389-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.106.032425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00318976v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00319012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group III metabotropic glutamate receptors inhibit hyperalgesia in animal models of inflammation and neuropathic pain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of 1-amino-2-phosphonomethylcyclopropanecarboxylic acids, new group III metabotropic glutamate receptor agonists.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Valenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pain.2007.08.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (15), pp.3585-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm070262c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00318859v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00318976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L-(+)-2-Amino-4-thiophosphonobutyric acid (L-thioAP4), a new potent agonist of group III metabotropic glutamate receptors: increased distal acidity affords enhanced potency.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Group III metabotropic glutamate receptors inhibit hyperalgesia in animal models of inflammation and neuropathic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chapuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Alloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm070400y⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137 (1), pp.112-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pain.2007.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00318965v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00318859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D-myo-inositol 1-phosphate as a surrogate of D-myo-inositol 1,4,5-tris phosphate to monitor G protein-coupled receptor activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Trinquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 358 (1), pp.126-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ab.2006.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00318996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a single heptahelical domain being turned on upon activation of a dimeric GPCR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Hlavackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kniazeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Zikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (3), pp.499-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.emboj.7600557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00318934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric functioning of dimeric class C G-protein-coupled receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kniazeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 272, pp.2947-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2005.04728.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00094959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric functioning of dimeric metabotropic glutamate receptors disclosed by positive allosteric modulators.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kniazeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Hlavackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 280 (26), pp.24380-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M502642200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00318925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locking the dimeric GABA(B) G-protein-coupled receptor in its active state.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Heptahelical domain of metabotropic glutamate receptor 5 behaves like rhodopsin-like receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kniazeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Liu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3141-03.2004⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 101 (1), pp.378-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0304699101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319013v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00319003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heptahelical domain of metabotropic glutamate receptor 5 behaves like rhodopsin-like receptors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Locking the dimeric GABA(B) G-protein-coupled receptor in its active state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Kniazeff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Saintot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianfeng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Charnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0304699101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (2), pp.370-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3141-03.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00319003v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnesium ions promote assembly of channel-like structures from beticolin o, a non-peptide fungal toxin purified from Cercospora beticola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Milat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ildefonse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 14 (3), pp.359-364. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-313X.1998.00129.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-313X.1998.00129.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02690441v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-04280250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7878,64 +7878,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies and considerations of G-protein-coupled receptor photopharmacology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Berizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christopher J. Langmead. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Structure to Clinical Development: Allosteric Modulation of G Protein-Coupled Receptors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88, Elsevier, pp.143-172, 2020, Advances in Pharmacology, 978-0-12-820187-9. </w:t>
@@ -8005,103 +8005,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical activation of endogenous metabotropic glutamate receptor 4 (mGlu4) in the amygdala dynamically regulates symptoms associated with persistent inflammatory pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charleine Zussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Gomez-Santacana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri de Bundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferrazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.489-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8301,51 +8301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cannone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Malhaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Ferguson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fouillen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55439-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dumazer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Borras-Tuduri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Truong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.117065" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339073v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia da Mata Lazinski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio&#8208;pasqua" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500221" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Panarello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Gonz&#225;lez-D&#237;ez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice E Berizzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Borr&#224;s-Tudur&#237;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110123" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Cristiano" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabay&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brabet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Glatthar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Tora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#243;mez-Santacana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jopling" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.3c00721" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Notartomaso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Antenucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Mazzitelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rovira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Boccella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94931" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Aparicio Arias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Llebaria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2022.106602" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Alexander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Christopoulos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Davenport" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Kelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Mathie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16177" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.1025230" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744975v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinothkumar Kutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2021013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15538" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099669v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J Gregory" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.119.019133" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340751v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Nasrallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Briot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rottier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berizzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ricart-Ortega" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanlo Catena" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02772-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924800v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.0c00054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Davenport" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14748" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388671v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00464" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2018.01.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388698v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazak Belhocine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Veglianese" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Hounsou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupuis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.07.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKNQ76NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelliah Selvam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oueslati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berin Karaman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01438" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleine Zussy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gomez-Santacana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrazzo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.223" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S. Tora" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marinette Cao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Olofsson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.08.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyong Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ar Dalton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26985" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dalton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.01.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pittolo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.6b00353" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#243;pez-Cano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Scarselli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Pietro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.23545.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trapero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Faucherre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.06.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288609v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri H. V. Huynh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette N. Erichsen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sagot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b01333" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448289v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Lans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159x13666150407231417" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943324v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rodrigo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-257287" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268872v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Commare" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deschamps" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01960A" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ivashkin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemonnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.04.043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065116v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dione" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues-Olivier Bertrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-269746" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950127v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2014.11.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Harrak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402190" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6LMS5W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942934v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pittolo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eckelt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1612" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Ling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ulmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1221-13.2013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996602v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quirion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.06.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9S8Z72S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448364v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionetto" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molinaro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.111.074765" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182946v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Courtiol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deltheil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessiron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195941" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384798v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901523t" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384832v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Lemasson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384860v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beurrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lherondel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2008.06.015" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9KRK3HG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318958v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelin Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeffrey Conn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.107.040097" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319012v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Nong" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamondanai Hemstapat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Paulis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.032425" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318976v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sibille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lopez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Valenti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm070262c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5Z60BGM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318859v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2007.08.020" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm070400y" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GMBQGVP8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318996v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fink" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grillet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.08.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJSMCGT2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318934v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Hlavackova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kniazeff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zikova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600557" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00094959v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Liu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Binet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04728.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318925v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M502642200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319013v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Saintot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charnet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3141-03.2004" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319003v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vol" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0304699101" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690441v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ildefonse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00129.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Mathias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vitalis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#242;mez-Santacana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280250v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863838v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apha.2019.12.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448333v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2018.4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleine Zussy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Mathias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vitalis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#242;mez-Santacana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Goudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cannone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Malhaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Ferguson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fouillen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55439-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140566v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Dumazer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Borras-Tuduri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Truong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2025.117065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339073v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia da Mata Lazinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Beaumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loiseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Boggio&#8208;pasqua" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500221" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier G&#243;mez-Santacana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Jopling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.3c00721" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Notartomaso" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Antenucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariacristina Mazzitelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rovira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Boccella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.94931" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569147v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Cristiano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabay&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brabet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Glatthar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Tora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01924" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609139v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Panarello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Gonz&#225;lez-D&#237;ez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice E Berizzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Borr&#224;s-Tudur&#237;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Alexander" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Christopoulos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Davenport" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eamonn Kelly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Mathie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.16177" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Aparicio Arias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Llebaria" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2022.106602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.1025230" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099669v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen J Gregory" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/pr.119.019133" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.15538" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744975v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinothkumar Kutti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2021013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Nasrallah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Briot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rottier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berizzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109648" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924800v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ricart-Ortega" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanlo Catena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsptsci.0c00054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02772-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony P Davenport" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14748" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388671v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00464" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2018.01.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gomez-Santacana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Bundel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrazzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2016.223" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazak Belhocine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Veglianese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Hounsou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dupuis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.07.032" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKNQ76NV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelliah Selvam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemasson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oueslati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berin Karaman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b01438" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S. Tora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marinette Cao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabaye" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Olofsson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.08.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Font" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc L&#243;pez-Cano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Scarselli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Pietro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.23545.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073040v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junke Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongyong Zhang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moreno-Delgado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ar Dalton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26985" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dalton" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.01.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02066097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pittolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.6b00353" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Trapero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Faucherre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2016.06.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri H. V. Huynh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette N. Erichsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sagot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5b01333" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448289v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaias Lans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159x13666150407231417" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Acher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2014.11.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rodrigo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-257287" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268872v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Commare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rigault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Deschamps" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01960A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180138v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Ivashkin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lemonnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2015.04.043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065116v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dione" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues-Olivier Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.14-269746" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943327v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Harrak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201402190" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6LMS5W8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942934v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pittolo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eckelt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dalton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.1612" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448295v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vilar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Ling" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laffray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ulmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1221-13.2013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182946v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Courtiol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deltheil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bessiron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-195941" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996602v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Quirion" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.06.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9S8Z72S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448364v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fazio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lionetto" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molinaro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bertrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.111.074765" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384798v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901523t" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384832v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle A. Lemasson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384860v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beurrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Revy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lherondel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2008.06.015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9KRK3HG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318958v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelin Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jeffrey Conn" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.107.040097" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318965v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm070400y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GMBQGVP8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319012v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Nong" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamondanai Hemstapat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas de Paulis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.106.032425" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sibille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lopez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Valenti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm070262c" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5Z60BGM8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318859v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Alloui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2007.08.020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318996v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trinquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fink" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bazin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grillet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.08.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJSMCGT2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318934v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Hlavackova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kniazeff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Zikova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600557" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00094959v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Liu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Binet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2005.04728.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00318925v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M502642200" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00319003v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaven" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vol" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0304699101" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319013v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Saintot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Charnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3141-03.2004" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690441v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Milat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ildefonse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313X.1998.00129.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863838v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.apha.2019.12.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448333v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2018.4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>