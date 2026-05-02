--- v0 (2026-04-04)
+++ v1 (2026-05-02)
@@ -182,196 +182,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In Search of a Stable Consensus: Rawls's Model of Public Reason and Its Critics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ethics and Social Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (2), pp.236-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26556/jesp.v24i2.2494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Behavioral Food Public Policies: The Relevance of Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13-4, pp.1055-1078. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.16308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.16308⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04496982v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03951730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consent and Behavioral Public Policies: A Social Choice Perspective</w:t>
               </w:r>
@@ -1297,51 +1297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity and the Value of Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1634,51 +1634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Identity to Agency in Positive and Normative Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1719,486 +1719,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward a Naturalistic Philosophy of Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6-3, pp.443-450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Community-Based Reasoning in Games: Salience, Rule-Following, and Counterfactuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (4), pp.36. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/g7040036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/g7040036⟩</w:t>
+                <w:t xml:space="preserve">hal-02865620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen’s criticism of revealed preference theory and its ‘neo-samuelsonian critique’: a methodological and theoretical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.349-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1350178X.2016.1218530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Toward a Naturalistic Philosophy of Institutions</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for constitutive rules in game theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.439-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1350178X.2015.1024874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Utilitarianism to Paternalism: When Behavioral Economics meets Moral Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.73-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpec.162.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veblen's contemporary relevance: Multilevel selection and generalized Darwinism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6-3, pp.443-450</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 2-2, pp.179-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.1394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...233 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866235v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02865628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weber and Veblen on the Rationalization Process</w:t>
               </w:r>
@@ -4004,51 +4004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity, Behavioral Normative Economics and the Significance of the Nudge/Boost Distinction: The Case of Health and Food Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Economic Philosophy International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5779,51 +5779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496982v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16308" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951730v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26556/jesp.v24i2.2494" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-022-09565-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266267121000377" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02691728.2021.1882609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jso-2020-0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10670-020-00360-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0048393120903389" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02536-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137418000073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.211.0129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.283.0373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v11i1.246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.3840" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.282.0177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-J40FGRJZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267116000043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10602-016-9227-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07360932.2017.1394897" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g7040036" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2016.1218530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2015.1024874" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.1394" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.162.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624430108" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267114000261" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v6i1.117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0048393112458715" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137412000045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878099v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.058.0103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.102.0121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159827v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878124v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047230v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dal-Pont Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Davis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fontana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kirman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Davis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L. Cot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2539" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2655" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951730v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26556/jesp.v24i2.2494" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16308" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-022-09565-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266267121000377" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02691728.2021.1882609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jso-2020-0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10670-020-00360-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0048393120903389" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02536-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137418000073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.211.0129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.283.0373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v11i1.246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.3840" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.282.0177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-J40FGRJZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267116000043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10602-016-9227-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07360932.2017.1394897" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g7040036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2016.1218530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2015.1024874" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.162.0073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.1394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624430108" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267114000261" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v6i1.117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0048393112458715" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137412000045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878099v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.058.0103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.102.0121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159827v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878124v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047230v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dal-Pont Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Davis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fontana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kirman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Davis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L. Cot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2539" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2655" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>