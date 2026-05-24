--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -66,84 +66,175 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Democracy, Epistocracy and Hybrid decision-making: Information specificity and costs of political governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 22, pp.e17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137426100551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05605024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Economic Theory of Populism: Political Disequilibrium and Democratic Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -152,3184 +243,3184 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 135 (5), pp.735-762</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Search of a Stable Consensus: Rawls's Model of Public Reason and Its Critics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethics and Social Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (2), pp.236-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26556/jesp.v24i2.2494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Food Public Policies: The Relevance of Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13-4, pp.1055-1078. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.16308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.16308⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04496982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consent and Behavioral Public Policies: A Social Choice Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res Publica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11158-022-09565-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare Theory, Public Action, and Ethical Values: Revisiting the History of Welfare Economics, Roger E. Backhouse, Antoinette Baujard and Tamotsu Nishizawa (Eds). Cambridge University Press, 2021, ix + 338 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (2), pp.326-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0266267121000377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Beliefs-Rules-Equilibrium Account of Institutions: A Contribution to a Naturalistic Social Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social Ontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jso-2020-0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Interpret Belief Hierarchies in Bayesian Game Theory: A Dilemma for the Epistemic Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erkenntnis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10670-020-00360-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Epistemic Critique’ of Epistocracy and Its Inadequacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Epistemology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02691728.2021.1882609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History, Analytic Narratives, and the Rules-in-Equilibrium View of Institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophy of the Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.004839312090338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0048393120903389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Paternalism: Derek Parfit’s Moral Philosophy and Normative Behavioral Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), pp.79-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1561/105.00000116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical reasoning, rule-following and belief revision: an account in terms of Jeffrey’s rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11229-020-02536-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutions, Rule-Following and Conditional Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1744137418000073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neo-Samuelsonian Welfare Economics: From Economic to Normative Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (1), pp.129-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rpec.211.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">On the Rationality of Team Reasoning and Some of its Normative Implications</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturalism and Moral Conventionalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erasmus Journal for Philosophy and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (1), pp.50-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23941/ejpe.v11i1.246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identity and the Value of Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8-3, pp.345-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.3840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophy and Economics: Recent Issues and Perspectives. Introduction to the Special Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (2), pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.282.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Rationality of Team Reasoning and Some of its Normative Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 128 (3), pp.373-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.283.0373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Naturalism and Moral Conventionalism</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INSTITUTIONS, RULE-FOLLOWING AND GAME THEORY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (1), pp.43-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266267116000043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normative economics and paternalism: the problem with the preference-satisfaction account of welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constitutional Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (3), pp.286-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10602-016-9227-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Identity to Agency in Positive and Normative Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum for Social Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07360932.2017.1394897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a Naturalistic Philosophy of Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6-3, pp.443-450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Community-Based Reasoning in Games: Salience, Rule-Following, and Counterfactuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamic Games and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (4), pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/g7040036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen’s criticism of revealed preference theory and its ‘neo-samuelsonian critique’: a methodological and theoretical assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.349-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1350178X.2016.1218530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accounting for constitutive rules in game theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.439-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1350178X.2015.1024874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Utilitarianism to Paternalism: When Behavioral Economics meets Moral Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.73-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpec.162.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veblen's contemporary relevance: Multilevel selection and generalized Darwinism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2-2, pp.179-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.1394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did Veblen Generalize Darwinism (And Why Does It Matter)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (4), pp.963-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2753/JEI0021-3624440406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A FRAMEWORK FOR COMMUNITY-BASED SALIENCE: COMMON KNOWLEDGE, COMMON UNDERSTANDING AND COMMUNITY MEMBERSHIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (3), pp.365-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266267114000261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du capital culturel aux patrimoines culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.145.0801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse économique de la dimension temporelle des ressources culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.801-824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weber and Veblen on the Rationalization Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), pp.167-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2753/JEI0021-3624430108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Models in Economics Are Not (Always) Nomological Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophy of the Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (4), pp.424-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0048393112458715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective intentionality in economics: making Searle's theory of institutional facts relevant for game theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erasmus Journal for Philosophy and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (1), pp.50-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23941/ejpe.v11i1.246⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23941/ejpe.v6i1.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking institutions to economic performance: the role of macro-structures in micro-explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.327-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1744137412000045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand nos comportements déroutent les économistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie selon Carl Menger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of J.M. Alexander’s The Structural Evolution of Morality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8-3, pp.345-366. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, The Structural Evolution of Morality, 1(3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philosophy and Economics: Recent Issues and Perspectives. Introduction to the Special Issue</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie évolutionniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un changement de paradigme en économie ? Une réponse à James K. Galbraith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">INSTITUTIONS, RULE-FOLLOWING AND GAME THEORY</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réalisme critique de Tony Lawson : apports et limites dans une perspective institutionnaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics and Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0266267116000043⟩</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie Politique = Papers in political economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (1), pp.103-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cep.058.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...501 lines deleted...]
-                <w:t xml:space="preserve">From Utilitarianism to Paternalism: When Behavioral Economics meets Moral Philosophy</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutions and the Path to the Modern Economy. Lessons from Medieval Trade, Avner Greif, Cambridge, Cambridge UP, 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (2), pp.73-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpec.162.0073⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 10 (2), pp.121-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpec.102.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...1214 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3339,51 +3430,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an economic theory of populism: Uncertainty, Information, and Public Interest in Downs’s Political Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3392,1937 +3483,1937 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie réductionniste de la personne de Parfit invalide-t-elle la critique rawlsienne de l’utilitarisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "Rawls et les économistes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BETA, Mar 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Beliefs-Rules-Equilibrium Account of Institutions: A Contribution to a Naturalistic Social Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar “Social Ontology”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Triangle, Mar 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identity, Behavioral Normative Economics and the Significance of the Nudge/Boost Distinction: The Case of Health and Food Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Economic Philosophy International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Beliefs-Rules-Equilibrium Account of Institutions: A Contribution to a Naturalistic Social Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">seminar “Critique of social ontologies”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISJPS, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking Paternalism: Derek Parfit’s Moral Philosophy and Normative Behavioral Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Charles Gide Association International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical Reasoning, Rule-Following and Belief Revision: An Account in Terms of Jeffrey’s Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Economic Philosophy International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institutions, Rule-Following and Conditional Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">workshop “Co-Ordination in Economics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondations Les Treilles, May 2017, Les Treilles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian Conundrum: From Pragmatism to Mentalism in Bayesian and Decision Game Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LED seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical and Institutional Analysis in Economics: The Case of Analytic Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interdisciplinary Symposium – Track “Interdisciplinarity in Economics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Corsica, Jul 2017, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation to the roundtable on “La réception et le développement de la théorie des jeux en France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles Gide Association workshop « Fabricating Modern Economics: A Singular French Episode”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normative Economics and Paternalism: The Problem with the Preference-Satisfaction Account of Welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference of the Charles Gide Association for the Study of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Game Theory, Game Situations and Rational Expectations: A Dennettian View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference of the Charles Gide Association for the Study of Economic Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesianism and the Common Prior Assumption in Game Theory: Toward a Theory of Social Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Economic Philosophy International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The performativity of industrial ecology: towards cases of biomimicry in the sector of flooring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Society for Ecological economics (ESEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable transition and multi-stakeholder coordination – the paradoxes of biomimicry technology for green chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Développement durable vu par les économistes : débats et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Clermont-Ferrand., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du modèle de l’homo oeconomicus à ses remises en cause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Ferey; Sylvie Rivot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la pensée économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, pp.255-277, 2019, 978-2-3260-0196-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des jeux et analyse économique des institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Campagnolo; Jean-Sébastien Gharbi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie économique : un état des lieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions matériologiques, 2017, E-conomiques, ISSN 2490-8800, 978-2-37361-057-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmoller, Commons, Polanyi et les droits sociaux dans le cadre d’un système capitaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Domin; Michel Maric; Sophie Delabruyère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au-delà des droits économiques et des droits politiques, les droits sociaux? : XXVIIIes Journées de l'Association d'économie sociale, Université de Reims Champagne-Ardenne, 4 et 5 septembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.55-67, 2008, 978-2-296-06297-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché dans une perspective institutionnaliste : l’économie institutionnelle de J.R. Commons et le réel-type de transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Guillemin; Christian Barrère; Nathalie Berta; Valérie Boisvert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échanges, marché et marchandisation : [actes des 3èmes journées d'étude, 14 et 15 mars 2006 / organisées par le laboratoire HERMES-OMI : "échange, marché et marchandisation" UFR de sciences économiques, sociales et de gestion de Reims, Université Champagne-Ardenne ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.39-57, 2008, 978-2-296-05807-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866530v1</w:t>
-              </w:r>
-[...1104 lines deleted...]
-                <w:t xml:space="preserve">hal-02047230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From thought experiments to Agent Based Models and calibration. Reflecting (on) the many facets of simulation in economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dal-Pont Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kirman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophy and Economics: Recent Issues and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 128 (2), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time in Economics, part I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John B Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie L. Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Garcia Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7-1, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.2539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time in Economics, part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John B Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.2539⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Annie L. Cot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Garcia Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7-2, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/oeconomia.2655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5332,307 +5423,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institutionnalisme historique et la relation entre théorie et histoire en économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 435 p., 2014, Bibliothèque de l'économiste, ISSN 2108-9868, 978-2-8124-1416-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des droits économiques et des droits politiques, les droits sociaux? : XXVIIIes Journées de l'Association d'économie sociale, Université de Reims Champagne-Ardenne, 4 et 5 septembre 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Delabruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hédoin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'Harmattan, 324 p., 2008, 978-2-296-06297-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02571958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité de l'économie sociale : XXVIIIes Journées de l'Association d'économie sociale, Université de Reims Champagne-Ardenne, les 4 et 5 septembre 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delabruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hédoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions de l'Harmattan, 324 p., 2008, 978-2-296-06297-9</w:t>
+              <w:t xml:space="preserve">Éditions de l'Harmattan, 282 p., 2008, 978-2-296-06298-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5779,51 +5870,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414427v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951730v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26556/jesp.v24i2.2494" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16308" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951708v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-022-09565-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951724v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266267121000377" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02691728.2021.1882609" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jso-2020-0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10670-020-00360-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0048393120903389" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864907v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864932v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02536-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137418000073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.211.0129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.283.0373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v11i1.246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.3840" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.282.0177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-J40FGRJZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267116000043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10602-016-9227-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07360932.2017.1394897" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865620v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g7040036" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865622v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2016.1218530" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2015.1024874" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.162.0073" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866235v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.1394" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624430108" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267114000261" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866237v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v6i1.117" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0048393112458715" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866231v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137412000045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878099v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.058.0103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.102.0121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159827v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866508v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866524v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878110v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878113v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878124v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048010v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047230v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dal-Pont Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Davis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fontana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kirman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877921v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Davis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L. Cot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2539" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2655" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571958v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chirat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;doin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137426100551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414427v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26556/jesp.v24i2.2494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16308" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11158-022-09565-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266267121000377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jso-2020-0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240758v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10670-020-00360-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02691728.2021.1882609" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864924v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0048393120903389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864907v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000116" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11229-020-02536-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137418000073" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.211.0129" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v11i1.246" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.3840" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.282.0177" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-J40FGRJZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.283.0373" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267116000043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10602-016-9227-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07360932.2017.1394897" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866267v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865620v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g7040036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2016.1218530" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2015.1024874" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865628v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.162.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.1394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266267114000261" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.145.0801" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624430108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0048393112458715" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23941/ejpe.v6i1.117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137412000045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866490v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.058.0103" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.102.0121" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159827v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878109v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878113v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878117v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878124v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048010v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02047230v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877883v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dal-Pont Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Davis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fontana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kirman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877921v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877915v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Davis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie L. Cot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Garcia Duarte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2539" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963658v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.2655" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571958v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Domin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delabruy&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>