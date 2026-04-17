--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -611,381 +611,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Sensor Fusion for Real-Time Odometry Estimation</w:t>
+                <w:t xml:space="preserve">Vehicle absolute ego-localization from vision, using only pre-existing geo-referenced panoramas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Valente</w:t>
+                <w:t xml:space="preserve">Fabien Moutarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Macau, China</w:t>
+              <w:t xml:space="preserve">Reliability and Statistics in Transportation and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399460v1</w:t>
+                <w:t xml:space="preserve">hal-02342259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle absolute ego-localization from vision, using only pre-existing geo-referenced panoramas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application and intercomparison of three data assimilation methods for the evaluation of air quality on the Île-de-France area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Li</w:t>
+                <w:t xml:space="preserve">Chi Vuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Soulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Volta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability and Statistics in Transportation and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342259v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and intercomparison of three data assimilation methods for the evaluation of air quality on the Île-de-France area</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Volta</w:t>
+                <w:t xml:space="preserve">Deep Sensor Fusion for Real-Time Odometry Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de La Fortelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes, Harmo 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Macau, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845843v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An LSTM Network for Real-Time Odometry Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,90 +1045,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Localization with Street Views using a Convolutional Neural Network for End-to-End Camera Pose Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Intelligent Vehicles Symposium (IV 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1153,51 +1153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusing Laser Scanner and Stereo Camera in Evidential Grid Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,51 +1248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid Matching Localization on Evidential SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,51 +1395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vancouver, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1616,64 +1616,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Control, Automation, Robotics and Vision (ICARCV'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1914,64 +1914,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Intelligent Transportation Systems (ITSC'2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2562,51 +2562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.027836492091048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2782,51 +2782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential SLAM Fusing 2D Laser Scanner and Stereo Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,51 +3277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scarlett Fres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moutarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3460400A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3722,51 +3722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abou Haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chariot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11246557" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04860217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iad Abdul Raouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay-Bellile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgeois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03917848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Coulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillemard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9917514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Valente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02342259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moutarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bresson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845843v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02156721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nowakowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01453164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony No&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Senpauroca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948921" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ricaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lietar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6095029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04799429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3136241" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02888255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920910485" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02454473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Chiang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Tsai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Chang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ei-Sheimy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.01.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF63T61S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02888174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385019410012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)SU.1943-5428.0000238" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Zamora Izquierdo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Fres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Abou Haidar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chariot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Joly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Deschaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS60139.2025.11246557" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04860217v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iad Abdul Raouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay-Bellile" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgeois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paljic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178863v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10342269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03917848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Coulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillemard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de La Fortelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9917514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02342259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moutarde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bresson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845843v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Vuong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Valente" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064817v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2019.8814133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02156721v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01980662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01691920v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nowakowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dalibard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8206171" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01453164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte D 'Andr&#233;a-Novel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony No&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Senpauroca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948921" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ricaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Lietar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767402v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6095029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04799429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940611v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3136241" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02888255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364920910485" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02454473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Chiang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Tsai" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Chang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ei-Sheimy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2019.01.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF63T61S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02888174v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385019410012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695886v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)SU.1943-5428.0000238" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425310v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Zamora Izquierdo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02378932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Fres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00766366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>